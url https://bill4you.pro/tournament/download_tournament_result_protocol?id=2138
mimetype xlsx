--- v0 (2025-12-19)
+++ v1 (2026-08-18)
@@ -20,231 +20,231 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>БК "Атмосфера"</t>
   </si>
   <si>
     <t>Открытый турнир «Путь чемпионов»</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>04.01.2024, БК "Атмосфера", Россия, Московская область, Раменское, ул. Михалевича 39,  к.43</t>
+    <t>04.01.2024, БК "Атмосфера", Russian Federation, Moscow Region, Ramenskoye, ул. Михалевича 39,  к.43</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ткаченко Николай</t>
+    <t>Tkachenko Nicolai</t>
   </si>
   <si>
-    <t>Шестаков Всеволод</t>
+    <t>Shestakov Vsevolod</t>
   </si>
   <si>
-    <t>Тыткач Роман</t>
+    <t>Chernikov Dmitry</t>
   </si>
   <si>
-    <t>Черников Дмитрий</t>
+    <t>Tytkac Roman</t>
   </si>
   <si>
-    <t>Бушков Александр</t>
+    <t>Buskov Aleksandr</t>
   </si>
   <si>
-    <t>Зайцев Вячеслав</t>
+    <t>Mavrin Matvej</t>
   </si>
   <si>
-    <t>Маврин Матвей</t>
+    <t>Novikov Sergej</t>
   </si>
   <si>
-    <t>Новиков Сергей</t>
+    <t>Zaycev Vyacheslav</t>
   </si>
   <si>
-    <t>Гришина Анна</t>
+    <t>Chernikov Sergey</t>
   </si>
   <si>
-    <t>Жиркова Ксения</t>
+    <t>Grisina Anna</t>
   </si>
   <si>
-    <t>Кузьмин Дмитрий</t>
+    <t>Kuz'min Dmitrij</t>
   </si>
   <si>
-    <t>Макаров Захар</t>
+    <t>Makarov Zahar</t>
   </si>
   <si>
-    <t>Максимов Максим</t>
+    <t>Maksimov Maksim</t>
   </si>
   <si>
-    <t>Медведев Арсений</t>
+    <t>Medvedev Arsenij</t>
   </si>
   <si>
-    <t>Ставицкая Варвара</t>
+    <t>Stavickaya Varvara</t>
   </si>
   <si>
-    <t>Черников Сергей</t>
+    <t>Zhirkova Kseniya</t>
   </si>
   <si>
-    <t>Гаврилин Богдан</t>
+    <t>Gavrilin Bogdan</t>
   </si>
   <si>
-    <t>Князева Алла</t>
+    <t>Knazeva Alla</t>
   </si>
   <si>
-    <t>Кузьмин Константин</t>
+    <t>Kuz'min Konstantin</t>
   </si>
   <si>
-    <t>Матвеев Лев</t>
+    <t>Matveev Lev</t>
   </si>
   <si>
-    <t>Пятаева Анастасия</t>
+    <t>Pyataeva Anastasiia</t>
   </si>
   <si>
-    <t>Рожков Матвей</t>
+    <t>Rozhkov Matvey</t>
   </si>
   <si>
-    <t>Тищенко Екатерина</t>
+    <t>Tischenko Ekaterina</t>
   </si>
   <si>
-    <t>Ткаченко Ника</t>
+    <t>Tkachenko Nika</t>
   </si>
   <si>
-    <t>Борисов Артем</t>
+    <t>Borisov Artem</t>
   </si>
   <si>
-    <t>Борисов Максим</t>
+    <t>Borisov Maksim</t>
   </si>
   <si>
-    <t>Вартанов Дмитрий</t>
+    <t>Karmalin Makar</t>
   </si>
   <si>
-    <t>Кармалин Макар</t>
+    <t>Karmalina Alina</t>
   </si>
   <si>
-    <t>Кармалина Алина</t>
+    <t>Kolbasov Ivan</t>
   </si>
   <si>
-    <t>Колбасов Иван</t>
+    <t>Lednev Nikita</t>
   </si>
   <si>
-    <t>Леднeв Никита</t>
+    <t>Ponomareva Anastasiya</t>
   </si>
   <si>
-    <t>Пономарёва Анастасия</t>
+    <t>Vartanov Dmitriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ярославль</t>
+    <t>Yaroslavl</t>
   </si>
   <si>
-    <t>Раменское</t>
+    <t>Ramenskoye</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Мытищи</t>
+    <t>Mytischi</t>
   </si>
   <si>
-    <t>Балашиха</t>
+    <t>Balashikha</t>
   </si>
   <si>
-    <t>Домодедово</t>
+    <t>Domodedovo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -728,211 +728,211 @@
       </c>
       <c r="C8" s="8">
         <v>2012</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="8">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2010</v>
       </c>
       <c r="D9" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>2012</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>2012</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2012</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2011</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>2010</v>
+        <v>2009</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="1"/>
@@ -1005,54 +1005,54 @@
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>2010</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2008</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="1"/>
@@ -1231,151 +1231,151 @@
       </c>
       <c r="D33" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
         <v>2013</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>58</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
         <v>2011</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="1"/>
     </row>