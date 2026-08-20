--- v0 (2025-12-13)
+++ v1 (2026-08-20)
@@ -14,195 +14,195 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России "Комбинированная пирамида", юниорки до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.01.2024, БК «Антей», Россия, Свердловская область, Екатеринбург, ул. Малышева 53 / 6 этаж</t>
+    <t>03.01.2024, БК «Антей», Russian Federation, Sverdlovsk Region, Yekaterinburg, ул. Малышева 53 / 6 этаж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кондратьева Валерия</t>
+    <t>Kondrateva Valeriya</t>
   </si>
   <si>
-    <t>Копнина Алёна</t>
+    <t>Kopnina Alena</t>
   </si>
   <si>
-    <t>Ларченко Марианна</t>
+    <t>Larchenko Marianna</t>
   </si>
   <si>
-    <t>Пурдышова Юлия</t>
+    <t>Purdyshova Yuliya</t>
   </si>
   <si>
-    <t>Божгарева Полина</t>
+    <t>Bozhgareva Polina</t>
   </si>
   <si>
-    <t>Волк Анастасия</t>
+    <t>Levkina Alena</t>
   </si>
   <si>
-    <t>Левкина Алена</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Volk Anastasiya</t>
   </si>
   <si>
-    <t>Бойко Мария</t>
+    <t>Boyko Mariya</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Макеева Виктория</t>
+    <t>Makeeva Viktoriya</t>
   </si>
   <si>
-    <t>Пронина София</t>
+    <t>Pronina Sofiya</t>
   </si>
   <si>
-    <t>Айтбекешев Каролина</t>
+    <t>Basova Karolina</t>
   </si>
   <si>
-    <t>Дарницкая Диана</t>
+    <t>Darnickaa Diana</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Радюкова Екатерина</t>
+    <t>Radukova Ekaterina</t>
   </si>
   <si>
-    <t>Ануфриева Анастасия</t>
+    <t>Anufrieva Anastasiya</t>
   </si>
   <si>
-    <t>Кошкидько Дарья</t>
+    <t>Koshkidko Darya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Ставропольский край</t>
+    <t>Stavropol Territory</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>Волгоградская область</t>
+    <t>Volgograd Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Челябинская область</t>
+    <t>Chelyabinsk Region</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -763,71 +763,71 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2007</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">