--- v0 (2025-12-13)
+++ v1 (2026-08-19)
@@ -20,147 +20,147 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Международный турнир "Кубок Бильярдной № 1"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.01.2024, Бильярдная 1, Россия, Республика Татарстан (Татарстан), Казань, ул. Рихарда Зорге 66В</t>
+    <t>12.01.2024, Бильярдная 1, Russian Federation, Republic of Tatarstan, City of Kazan, ул. Рихарда Зорге 66В</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Балов Артем</t>
+    <t>Balov Artem</t>
   </si>
   <si>
-    <t>Замалеев Эйнар</t>
+    <t>Zamaleev Eynar</t>
   </si>
   <si>
-    <t>Вахитов Ильдар</t>
+    <t>Vahitov Il'dar</t>
   </si>
   <si>
-    <t>Зверев Максим</t>
+    <t>Zverev Maksim</t>
   </si>
   <si>
-    <t>Аверьянов Всеволод</t>
+    <t>Averyanov Vsevolod</t>
   </si>
   <si>
-    <t>Горыславец Сергей</t>
+    <t>Goryslavec Sergey</t>
   </si>
   <si>
-    <t>Кочкин Максим</t>
+    <t>Kochkin Maksim</t>
   </si>
   <si>
-    <t>Швыряев Леонид</t>
+    <t>Svyraev Leonid</t>
   </si>
   <si>
-    <t>Дмитриев Анатолий</t>
+    <t>Dmitriev Anatoliy</t>
   </si>
   <si>
-    <t>Еркулев Олег</t>
+    <t>Erkulev Oleg</t>
   </si>
   <si>
-    <t>Зайцев Семен</t>
+    <t>Moiseenko Artem</t>
   </si>
   <si>
-    <t>Моисеенко Артём</t>
+    <t>Plishkin Egor</t>
   </si>
   <si>
-    <t>Плишкин Егор</t>
+    <t>Shkoda Dmitriy</t>
   </si>
   <si>
-    <t>Старосельский Илья</t>
+    <t>Sisonin Urij</t>
   </si>
   <si>
-    <t>Шишонин Юрий</t>
+    <t>Staroselskiy Ilya</t>
   </si>
   <si>
-    <t>Шкода Дмитрий</t>
+    <t>Zaycev Semen</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -821,154 +821,154 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
         <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="8">
         <v>1991</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="8">
-        <v>2002</v>
+        <v>1994</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="8">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="8">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>