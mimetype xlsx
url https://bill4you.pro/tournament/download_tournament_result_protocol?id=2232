--- v0 (2025-12-18)
+++ v1 (2026-08-28)
@@ -20,252 +20,252 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>БК "КИНО", г. Ижевск</t>
   </si>
   <si>
     <t>Коммерческий турнир по бильярдному спорту г. Ижевск</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.01.2024, БК "КИНО", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. Пушкинская,  д. 268</t>
+    <t>28.01.2024, БК "КИНО", г. Ижевск, Russian Federation, Udmurtian Republic, Izhevsk, ул. Пушкинская,  д. 268Ж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Степанов Юрий</t>
+    <t>Stepanov Yuriy</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Зорин Владимир</t>
+    <t>Samsonov Roman</t>
   </si>
   <si>
-    <t>Самсонов Роман</t>
+    <t>Zorin Vladimir</t>
   </si>
   <si>
-    <t>Вотинцев Никита</t>
+    <t>Reparyuk Svyatoslav</t>
   </si>
   <si>
-    <t>Зиатдинов Мурат</t>
+    <t>Votincev Nikita</t>
   </si>
   <si>
-    <t>Репарюк Святослав</t>
+    <t>Yurkov Ivan</t>
   </si>
   <si>
-    <t>Юрков Иван</t>
+    <t>Ziatdinov Murat</t>
   </si>
   <si>
-    <t>Абашкин Андрей</t>
+    <t>Abashkin Andrey</t>
   </si>
   <si>
-    <t>Алексанян Артур</t>
+    <t>Aleksanyan Artur</t>
   </si>
   <si>
-    <t>Бельцев Петр</t>
+    <t>Belcev Petr</t>
   </si>
   <si>
-    <t>Куликов Альберт</t>
+    <t>Kulikov Albert</t>
   </si>
   <si>
-    <t>Михайлов Владимир</t>
+    <t>Mihaylov Vladimir</t>
   </si>
   <si>
-    <t>Мухгалина Елена</t>
+    <t>Muhgalina Elena</t>
   </si>
   <si>
-    <t>Писмеров Михаил</t>
+    <t>Pismerov Mihail</t>
   </si>
   <si>
-    <t>Приходько Андрей</t>
+    <t>Prihodko Andrey</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Абдуллаев Джамал</t>
+    <t>Abdullaev Dzhamal</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>Alabuzhev Evgeniy</t>
   </si>
   <si>
-    <t>Анциферов Валерий</t>
+    <t>Anciferov Valeriy</t>
   </si>
   <si>
-    <t>Волков Дмитрий</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Маликов Марат</t>
+    <t>Malikov Marat</t>
   </si>
   <si>
-    <t>Старков Иван</t>
+    <t>Starkov Ivan</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Volkov Dmitriy</t>
   </si>
   <si>
-    <t>Ахмедшин Наиль</t>
+    <t>Ahmedshin Nail</t>
   </si>
   <si>
-    <t>Гаврин Михаил</t>
+    <t>Gavrin Mihail</t>
   </si>
   <si>
-    <t>Жувиков Александр</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Osincev Maksim</t>
   </si>
   <si>
-    <t>Осинцев Максим</t>
+    <t>Pereshein Mihail</t>
   </si>
   <si>
-    <t>Перешеин Михаил</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
-    <t>Цой Олег</t>
+    <t>Tsoy Oleg</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Zhuvikov Aleksandr</t>
   </si>
   <si>
-    <t>Казаков Андрей</t>
+    <t>Kazakov Andrey</t>
   </si>
   <si>
-    <t>Мелтонян Седрак</t>
+    <t>Meltonyan Sedrak</t>
   </si>
   <si>
-    <t>Мусеев Ильяс</t>
+    <t>Museev Ilyas</t>
   </si>
   <si>
-    <t>Мякишев Максим</t>
+    <t>Myakishev Maksim</t>
   </si>
   <si>
-    <t>Пономарев Данил</t>
+    <t>Ponomarev Danil</t>
   </si>
   <si>
-    <t>Пономарёв Дмитрий</t>
+    <t>Ponomarev Dmitriy</t>
   </si>
   <si>
-    <t>Санников Константин</t>
+    <t>Sannikov Konstantin</t>
   </si>
   <si>
-    <t>Талибрахманов Ильдар</t>
+    <t>Talibrahmanov Ildar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Нефтекамск</t>
+    <t>City of Neftekamsk</t>
   </si>
   <si>
-    <t>Глазов</t>
+    <t>Town of Glazov</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>Sarapul</t>
   </si>
   <si>
-    <t>Воткинск</t>
+    <t>Votkinsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -766,157 +766,157 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1993</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
-        <v>1969</v>
+        <v>2000</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
-        <v>2000</v>
+        <v>1969</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1988</v>
+        <v>1973</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1972</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1126,57 +1126,57 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1950</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>2010</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
@@ -1186,57 +1186,57 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1993</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1968</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1246,151 +1246,151 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1992</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1981</v>
+        <v>1988</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1988</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1988</v>
+        <v>1998</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1986</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1998</v>
+        <v>1982</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>63</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1968</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1544,75 +1544,75 @@
       <c r="A48" s="10"/>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="10"/>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="10"/>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="10"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="7" t="s">
         <v>56</v>
       </c>