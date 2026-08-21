--- v1 (2025-12-24)
+++ v2 (2026-08-21)
@@ -1112,51 +1112,51 @@
       </c>
       <c r="C26" s="8">
         <v>1986</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>2010</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>2011</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F28" s="1"/>
@@ -1312,51 +1312,51 @@
       </c>
       <c r="C36" s="8">
         <v>2008</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>2010</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>2012</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F38" s="1"/>