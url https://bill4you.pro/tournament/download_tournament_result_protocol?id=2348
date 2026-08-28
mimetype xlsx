--- v0 (2025-12-14)
+++ v1 (2026-08-28)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Федерация русского бильярда  г. Ростова-на-Дону</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат г. Ростова-на-Дону "Комбинированная пирамида" Ветеранская лига </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>10.02.2024, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>10.02.2024, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Харсеев Андрей</t>
+    <t>Harseev Andrej</t>
   </si>
   <si>
-    <t>Парфенов Михаил</t>
+    <t>Parfenov Mihail</t>
   </si>
   <si>
-    <t>Анфимиади Гиви</t>
+    <t>Anfimiadi Givi</t>
   </si>
   <si>
-    <t>Незабудкин Александр</t>
+    <t>Nezabudkin Aleksandr</t>
   </si>
   <si>
-    <t>Краснюк Игорь</t>
+    <t>Krasnuk Igor'</t>
   </si>
   <si>
-    <t>Платонов Игорь</t>
+    <t>Platonov Igor</t>
   </si>
   <si>
-    <t>Потапов Игорь</t>
+    <t>Potapov Igor'</t>
   </si>
   <si>
-    <t>Светлищев Виталий</t>
+    <t>Svetlisev Vitalij</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Бобнев Сергей</t>
+    <t>Bobnev Sergej</t>
   </si>
   <si>
-    <t>Брехов Николай</t>
+    <t>Brehov Nikolaj</t>
   </si>
   <si>
-    <t>Калашников Александр</t>
+    <t>Kalashnikov Aleksandr</t>
   </si>
   <si>
-    <t>Киселёв Виктор</t>
+    <t>Kiselev Viktor</t>
   </si>
   <si>
-    <t>Коваленко Владимир</t>
+    <t>Kovalenko Vladimir</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Сысоев Николай</t>
+    <t>Sysoev Nikolay</t>
   </si>
   <si>
-    <t>Канцибер Юрий</t>
+    <t>Habuliani Rezo</t>
   </si>
   <si>
-    <t>Климентенко Виктор</t>
+    <t>Kantsiber Yuriy</t>
   </si>
   <si>
-    <t>Кравченко Сергей</t>
+    <t>Klimentenko Viktor</t>
   </si>
   <si>
-    <t>Лугинин Валерий</t>
+    <t>Kravchenko Sergey</t>
   </si>
   <si>
-    <t>Митюшин Михаил</t>
+    <t>Luginin Valeriy</t>
   </si>
   <si>
-    <t>Положенцев Николай</t>
+    <t>Mityushin Mihail</t>
   </si>
   <si>
-    <t>Сухомлинов Геннадий</t>
+    <t>Polozhentsev Nikolay</t>
   </si>
   <si>
-    <t>Хабулиани Резо</t>
+    <t>Sukhomlinovb Genndy</t>
   </si>
   <si>
-    <t>Демержиба Беслан</t>
+    <t>Demerzhiba Beslan</t>
   </si>
   <si>
-    <t>Кипшара Олег</t>
+    <t>Kipshara Oleg</t>
   </si>
   <si>
-    <t>Кириченко Евгений</t>
+    <t>Kirichenko Evgeniy</t>
   </si>
   <si>
-    <t>Коваленко Василий</t>
+    <t>Kovalenko Vasiliy</t>
   </si>
   <si>
-    <t>Кудинов Олег</t>
+    <t>Kudinov Oleg</t>
   </si>
   <si>
-    <t>Ластовыря Анатолий</t>
+    <t>Lastovyra Anatolij</t>
   </si>
   <si>
-    <t>Лысюк Вячеслав</t>
+    <t>Lysuk Vaceslav</t>
   </si>
   <si>
-    <t>Овсепян Гиви</t>
+    <t>Ovsepyan Givi</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Бабаев Сергей</t>
+    <t>Babaev Sergey</t>
   </si>
   <si>
-    <t>Рудакова Валентина</t>
+    <t>Rudakova Valentina</t>
   </si>
   <si>
-    <t>Салтыков Константин</t>
+    <t>Saltykov Konstantin</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Краснодар</t>
+    <t>Krasnodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -999,191 +999,191 @@
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1957</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>1953</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1963</v>
+        <v>1953</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C31" s="8"/>
+      <c r="C31" s="8">
+        <v>1963</v>
+      </c>
       <c r="D31" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1958</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>54</v>