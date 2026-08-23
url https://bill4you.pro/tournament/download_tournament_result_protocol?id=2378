--- v0 (2025-12-25)
+++ v1 (2026-08-23)
@@ -20,135 +20,135 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Golden Club Narva</t>
   </si>
   <si>
     <t>"Narva Senior CUP 2024"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.02.2024, Golden Club Narva, Эстония, уезд Ида-Вирумаа, Нарва, улица Алберт-Аугуст Тийманни,  5</t>
+    <t>24.02.2024, Golden Club Narva, Estonia, Ida-Viru County, Narva, улица Алберт-Аугуст Тийманни,  5</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Панкеев Максим</t>
+    <t>Pankeev Maksim</t>
   </si>
   <si>
-    <t>Ефимов Владимир</t>
+    <t>Efimov Vladimir</t>
   </si>
   <si>
     <t>Kurotskin Oleg</t>
   </si>
   <si>
-    <t>Толстянков Альберт</t>
+    <t>Tolstyankov Albert</t>
   </si>
   <si>
-    <t>Булаченков Юрий</t>
+    <t>Bulachenkov Yuriy</t>
   </si>
   <si>
-    <t>Гурин Владислав</t>
+    <t>Gurin Vladislav</t>
   </si>
   <si>
-    <t>Лаптейко Максим</t>
+    <t>Lapteyko Maksim</t>
   </si>
   <si>
-    <t>Смирнов Алексей</t>
+    <t>Smirnov Aleksey</t>
   </si>
   <si>
-    <t>Гончаров Виталий</t>
+    <t>Dokutin Valeriy</t>
   </si>
   <si>
-    <t>Докутин Валерий</t>
+    <t>Goncharov Vitaliy</t>
   </si>
   <si>
-    <t>Литвинов Александр</t>
+    <t>Litvinov Aleksandr</t>
   </si>
   <si>
-    <t>Муров Вячеслав</t>
+    <t>Murov Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -767,71 +767,71 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1967</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>1973</v>
+        <v>1956</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1956</v>
+        <v>1973</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
         <v>1959</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="9" t="s">