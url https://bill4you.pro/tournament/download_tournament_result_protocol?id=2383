--- v0 (2025-12-13)
+++ v1 (2026-08-23)
@@ -20,201 +20,201 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>БК "Ямбург"</t>
   </si>
   <si>
     <t>7 лет БК Ямбург</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.02.2024, БК "Ямбург", Россия, Ленинградская область, Кингисепп, ул.Воровского 26 4 этаж.</t>
+    <t>24.02.2024, БК "Ямбург", Russian Federation, Leningrad Region, Kingisepp, ул.Воровского 26 4 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Веремьев Андрей</t>
+    <t>Veremev Andrey</t>
   </si>
   <si>
-    <t>Горбачев Роман</t>
+    <t>Gorbachev Roman</t>
   </si>
   <si>
-    <t>Киракосян Артак</t>
+    <t>Kirakosyan Artak</t>
   </si>
   <si>
-    <t>Ковалев Дмитрий</t>
+    <t>Kovalev Dmitriy</t>
+  </si>
+  <si>
+    <t>Baykov Eduard</t>
+  </si>
+  <si>
+    <t>Ivlev Andrey</t>
+  </si>
+  <si>
+    <t>Kuzmin Evgeniy</t>
   </si>
   <si>
     <t>Muttanen Timo</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Barankin Aleksandr</t>
   </si>
   <si>
-    <t>Ивлев Андрей</t>
+    <t>Berezkin Sergey</t>
   </si>
   <si>
-    <t>Кузмин Евгений</t>
+    <t>Bobrov Sergey</t>
   </si>
   <si>
-    <t>Баранкин Александр</t>
+    <t>Vlasov Viktor</t>
   </si>
   <si>
-    <t>Березкин Сергей</t>
+    <t>Ilchenko Sergey</t>
   </si>
   <si>
-    <t>Бобров Сергей</t>
+    <t>Matveev Vladimir</t>
   </si>
   <si>
-    <t>Власов Виктор</t>
+    <t>Petrov alexeyz</t>
   </si>
   <si>
-    <t>Ильченко Сергей</t>
+    <t>Tatarchuk Aleksandr</t>
   </si>
   <si>
-    <t>Матвеев Владимир</t>
+    <t>Burakov Sergey</t>
   </si>
   <si>
-    <t>Петров Алексей</t>
+    <t>Gladkov Aleksandr</t>
   </si>
   <si>
-    <t>Татарчук Александр</t>
+    <t>Lisin Sergey</t>
   </si>
   <si>
-    <t>Бураков Сергей</t>
+    <t>Litvinyuk Evgeniy</t>
   </si>
   <si>
-    <t>Гладков Александр</t>
+    <t>Morhovec Dmitriy</t>
   </si>
   <si>
-    <t>Лисин Сергей</t>
+    <t>Nasyrov Anvar</t>
   </si>
   <si>
-    <t>Литвинюк Евгений</t>
+    <t>Pokrovskiy Aleksey</t>
   </si>
   <si>
-    <t>Морховец Дмитрий</t>
+    <t>Sinelnikov Viktor</t>
   </si>
   <si>
-    <t>Насыров Анвар</t>
+    <t>Egorov Evgeniy</t>
   </si>
   <si>
-    <t>Покровский Алексей</t>
+    <t>Kapustyan Artem</t>
   </si>
   <si>
-    <t>Синельников Виктор</t>
+    <t>Laptev Evgeniy</t>
   </si>
   <si>
-    <t>Егоров Евгений</t>
+    <t>Pimkin Dmitriy</t>
   </si>
   <si>
-    <t>Капустян Артем</t>
+    <t>Shablya Sergey</t>
   </si>
   <si>
-    <t>Лаптев Евгений</t>
+    <t>Tolmachev Oleg</t>
   </si>
   <si>
-    <t>Пимкин Дмитрий</t>
+    <t>Yurlov Vladimir</t>
   </si>
   <si>
-    <t>Толмачев Олег</t>
-[...8 lines deleted...]
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,117 +755,117 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1985</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1981</v>
+        <v>1972</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1979</v>
+        <v>1993</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1993</v>
+        <v>1981</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1966</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1235,71 +1235,71 @@
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
         <v>1984</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1983</v>
+        <v>1963</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1963</v>
+        <v>1983</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
         <v>1989</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E38" s="9" t="s">