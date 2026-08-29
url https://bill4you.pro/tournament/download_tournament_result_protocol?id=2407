--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -14,165 +14,165 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России 2024 по снукеру 15 красных юниорки до 22 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.02.2024, ЛАМ, Россия, Тюменская область, Тюмень, ул. Луначарского,  12</t>
+    <t>20.02.2024, ЛАМ, Russian Federation, Tyumen Region, Tyumen, ул. Луначарского,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Чемякина Анастасия</t>
+    <t>Chemakina Anastasia</t>
   </si>
   <si>
-    <t>Жукова Ксения</t>
+    <t>Zhukova Ksenia</t>
   </si>
   <si>
-    <t>Астахова Полина</t>
+    <t>Astahova Polina</t>
   </si>
   <si>
-    <t>Бельденко София</t>
+    <t>Beldenko Sofiia</t>
   </si>
   <si>
-    <t>Быкова Елизавета</t>
+    <t>Bykova Elizaveta</t>
   </si>
   <si>
-    <t>Орлова Наталья</t>
+    <t>Orlova Natal'a</t>
   </si>
   <si>
-    <t>Рябинина Александра</t>
+    <t>Rabinina Aleksandra</t>
   </si>
   <si>
-    <t>Уматгириева Ясмина</t>
+    <t>Umatgirieva Asmina</t>
   </si>
   <si>
-    <t>Андреева Анна</t>
+    <t>Agovkina Elizaveta</t>
   </si>
   <si>
-    <t>Глущенко Алиса</t>
+    <t>Andreeva Anna</t>
   </si>
   <si>
-    <t>Федосеева Арина</t>
+    <t>Fedoseeva Arina</t>
   </si>
   <si>
-    <t>Яговкина Елизавета</t>
+    <t>Glusenko Alisa</t>
   </si>
   <si>
-    <t>Слободянюк Алиса</t>
+    <t>Slobodanuk Alisa</t>
   </si>
   <si>
-    <t>Яговкина Полина</t>
+    <t>Yagovkina Polina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Тюменская область</t>
+    <t>Tyumen Region</t>
   </si>
   <si>
-    <t>Ямало-Ненецкий автономный округ</t>
+    <t>Yamalo-Nenets Autonomous Area</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -793,117 +793,117 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
         <v>2008</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
         <v>2007</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>