--- v0 (2025-12-17)
+++ v1 (2026-08-28)
@@ -12,206 +12,209 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>H_billiards</t>
   </si>
   <si>
     <t>Турнир H_billiards, Любители</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.02.2024, H_billiards, Казахстан, Акмолинская область, Астана, Проспект Мангилик Ел,  55 B2.4</t>
+    <t>24.02.2024, H_billiards, Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, Проспект Мангилик Ел,  55 B2.4</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 31</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbaev Daniyar</t>
   </si>
   <si>
-    <t>Бурлак Михаил</t>
+    <t>Burlak Mikhail</t>
   </si>
   <si>
-    <t>Ерланов Мади</t>
+    <t>Yerlanov Madi</t>
   </si>
   <si>
-    <t>Жеролганов Кайрат</t>
+    <t>Zherolganov Kayrat</t>
   </si>
   <si>
-    <t>Абдикеров Алтынбек</t>
+    <t>Abdikerov Altynbek</t>
   </si>
   <si>
-    <t>Джарасов Алмаз</t>
+    <t>Jarassov Almaz</t>
   </si>
   <si>
-    <t>Кумархан Темиртас</t>
+    <t>Kumarkhan Temirtas</t>
   </si>
   <si>
-    <t>Тукупов Серик</t>
+    <t>Tukupov Serik</t>
   </si>
   <si>
-    <t>Имашев Ануар</t>
+    <t>Imashev Anuar</t>
   </si>
   <si>
-    <t>Исмаилов Ерiс</t>
+    <t>Ismailov Eris</t>
   </si>
   <si>
-    <t>Кураметов Женисжан</t>
+    <t>Kurametov Zheniszhan</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Смагулов Ержан</t>
+    <t>Smagulov Erzhan</t>
   </si>
   <si>
-    <t>Тастемиров Марат</t>
+    <t>Tastemirov Marat</t>
   </si>
   <si>
-    <t>Тимур Нугманов</t>
+    <t>Timur Nugmanov</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Баймухамбет Нурсултан</t>
+    <t>Baimukhambet Nursultan</t>
   </si>
   <si>
-    <t>Джусувалиев Улан</t>
+    <t>Dosymbekov Ernar</t>
   </si>
   <si>
-    <t>Досымбеков Ернар</t>
+    <t>Dzhusuvaliev Ulan</t>
   </si>
   <si>
-    <t>Ким Тимур</t>
+    <t>Kim Timur</t>
   </si>
   <si>
-    <t>Малаев Нурлан</t>
+    <t>Malayev Nurlan</t>
   </si>
   <si>
-    <t>Орынгали Серик</t>
+    <t>Oryngali Serik</t>
   </si>
   <si>
-    <t>Рахматулин Айдар</t>
+    <t>Rakhmatulin Aidar</t>
   </si>
   <si>
-    <t>Уахашов Ернур</t>
+    <t>Uakhashov Yernur</t>
   </si>
   <si>
-    <t>Бакиров Ануар</t>
+    <t>Bakirov Anuar</t>
   </si>
   <si>
-    <t>Кудайбергенов Таир</t>
+    <t>Czi Ruslan</t>
   </si>
   <si>
-    <t>Лесбекулы Нушаруан</t>
+    <t>Kudaibergenov Tair</t>
   </si>
   <si>
-    <t>Оспанов Асхат</t>
+    <t>Lesbekuly Nusharuan</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Ospanov Askhat</t>
   </si>
   <si>
-    <t>Цзи Руслан</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Шуак Нурлан</t>
+    <t>Shuak Nurlan</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
+  </si>
+  <si>
+    <t>Konaev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -841,51 +844,53 @@
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1991</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C17" s="8"/>
+      <c r="C17" s="8">
+        <v>2000</v>
+      </c>
       <c r="D17" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1968</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>51</v>
@@ -978,51 +983,51 @@
       </c>
       <c r="D23" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1994</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
@@ -1143,71 +1148,71 @@
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1976</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="8"/>
+      <c r="C34" s="8">
+        <v>1986</v>
+      </c>
       <c r="D34" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8" t="s">
         <v>49</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F35" s="1"/>