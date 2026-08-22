--- v0 (2025-12-13)
+++ v1 (2026-08-22)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Московский Союз Бильярдного Спорта</t>
   </si>
   <si>
     <t>Открытый Женский Кубок «Корона Лайт»</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.03.2024, БК Альпари, Россия, Московская область, Мытищи, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
+    <t>08.03.2024, БК Альпари, Russian Federation, Moscow Region, Mytischi, ул. Олимпийский пр-т,  д. 10. ТЦ "Альта"</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кривова Арина</t>
+    <t>Krivova Arina</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Карпич Анастасия</t>
+    <t>Karpich Anastasiya</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Башкатова Полина</t>
+    <t>Baskatova Polina</t>
   </si>
   <si>
-    <t>Бобылева Злата</t>
+    <t>Bobyleva Zlata</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Горлова Наталья</t>
+    <t>Gorlova Natalya</t>
   </si>
   <si>
-    <t>Королева Алина</t>
+    <t>Koroleva Alina</t>
   </si>
   <si>
-    <t>Кошевая Валерия</t>
+    <t>Koshevaya Valeriya</t>
   </si>
   <si>
-    <t>Кузнецова Елизавета</t>
+    <t>Kuznecova Elizaveta</t>
   </si>
   <si>
-    <t>Лащ Елена</t>
+    <t>Las Elena</t>
   </si>
   <si>
-    <t>Максимова Светлана</t>
+    <t>Maksimova Svetlana</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Седых Наталья</t>
+    <t>Sedyh Natal'a</t>
   </si>
   <si>
-    <t>Денисова Екатерина</t>
+    <t>Chunakova Yanina</t>
   </si>
   <si>
-    <t>Левкина Алена</t>
+    <t>Denisova Ekaterina</t>
   </si>
   <si>
-    <t>Мишкина Наталья</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Онуфриева Алия</t>
+    <t>Levkina Alena</t>
   </si>
   <si>
-    <t>Сковоронская Виктория</t>
+    <t>Mishkina Natalya</t>
   </si>
   <si>
-    <t>Сорокина Юлия</t>
+    <t>Onufrieva Aliya</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Skovoronskaa Viktoria</t>
   </si>
   <si>
-    <t>Чунакова Янина</t>
+    <t>Sorokina Yuliya</t>
   </si>
   <si>
-    <t>Бачулис Диана</t>
+    <t>Baculis Diana</t>
   </si>
   <si>
-    <t>Линькова Александра</t>
+    <t>Lin'kova Aleksandra</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Карапетов Сергей</t>
+    <t>Karapetov Sergey</t>
   </si>
   <si>
-    <t>Марьин Максим</t>
+    <t>Mar'in Maksim</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>2р</t>
+  </si>
+  <si>
     <t>1р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Krasnogorsk</t>
   </si>
   <si>
-    <t>Красногорск</t>
+    <t>Domodedovo</t>
   </si>
   <si>
-    <t>Домодедово</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Сургут</t>
-[...2 lines deleted...]
-    <t>Омск</t>
+    <t>Omsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,114 +807,114 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>2009</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>2003</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F18" s="1"/>
@@ -1006,211 +1006,211 @@
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1976</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8"/>
+      <c r="C24" s="8">
+        <v>1992</v>
+      </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C25" s="8"/>
       <c r="D25" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1985</v>
+        <v>2007</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>2005</v>
+      </c>
       <c r="D27" s="8" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2007</v>
+        <v>2004</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>2008</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
         <v>2010</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F33" s="1"/>