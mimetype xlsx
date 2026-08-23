--- v0 (2025-12-16)
+++ v1 (2026-08-23)
@@ -20,270 +20,270 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Открытый рейтинговый турнир среди любителей, 3 тур, г. Сургут</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>24.02.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>24.02.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 43</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Калмыков Юрий</t>
+    <t>Kalmykov Yuriy</t>
   </si>
   <si>
-    <t>Курманалиев Максим</t>
+    <t>Kurmanaliev Maksim</t>
   </si>
   <si>
-    <t>Овсянников Никита</t>
+    <t>Ovsyannikov Nikita</t>
   </si>
   <si>
-    <t>Алаев Максим</t>
+    <t>Alaev Maksim</t>
   </si>
   <si>
-    <t>Зубко Никита</t>
+    <t>Patrin Ivan</t>
   </si>
   <si>
-    <t>Патрин Иван</t>
+    <t>Tajibaev Ernis</t>
   </si>
   <si>
-    <t>Тажибаев Эрнис</t>
+    <t>Zubko Nikita</t>
   </si>
   <si>
-    <t>Дмитриенко Виталий</t>
+    <t>Dmitrienko Vitalya</t>
   </si>
   <si>
-    <t>Карбаинов Павел</t>
+    <t>Ermatov Zhenishbek</t>
   </si>
   <si>
-    <t>Саяпин Владимир</t>
+    <t>Karbainov Pavel</t>
   </si>
   <si>
-    <t>Спорыш Евгений</t>
+    <t>Sayapin Vladimir</t>
   </si>
   <si>
-    <t>Шмакова Алиса</t>
+    <t>Shmakova Alisa</t>
   </si>
   <si>
-    <t>Эрматов Женишбек</t>
+    <t>Sporysh Evgeniy</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Яцунский Аркадий</t>
+    <t>Yatsunskiy Arkadiy</t>
   </si>
   <si>
-    <t>Волчков Николай</t>
+    <t>Kim Valentin</t>
   </si>
   <si>
-    <t>Ким Валентин</t>
+    <t>Munavarov Mirzozoir</t>
   </si>
   <si>
-    <t>Ляпустин Юрий</t>
+    <t>Renev KONSTANTIN</t>
   </si>
   <si>
-    <t>Мунаваров Мирзозоир</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Ренёв Константин</t>
+    <t>Rys IGOR</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Urvachev Maksim</t>
   </si>
   <si>
-    <t>Рысь Игорь</t>
+    <t>Volchkov Nickolay</t>
   </si>
   <si>
-    <t>Урвачев Максим</t>
+    <t>Yurii Lyapustin</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Барышников Александр</t>
+    <t>Baryshnikov Aleksandr</t>
   </si>
   <si>
-    <t>Егоров Андрей</t>
+    <t>Egorov Andrey</t>
   </si>
   <si>
-    <t>Жарков Александр</t>
+    <t>Khasanov Radik</t>
   </si>
   <si>
-    <t>Кошелев Сергей</t>
+    <t>Koshelev Sergey</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Хасанов Радик</t>
+    <t>Schischkin Sergei</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Zharkov Aleksandr</t>
   </si>
   <si>
-    <t>Беленков Денис</t>
+    <t>Belenkov Denis</t>
   </si>
   <si>
-    <t>Буцанов Дмитрий</t>
+    <t>Butsanov Dmitry</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Denis Alisa</t>
   </si>
   <si>
-    <t>Денис Алиса</t>
+    <t>Dryginin Petr</t>
   </si>
   <si>
-    <t>Дружинин Петр</t>
+    <t>Dymov German</t>
   </si>
   <si>
-    <t>Дымов Герман</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Лупач Александр</t>
+    <t>Lupach Aleksandr</t>
   </si>
   <si>
-    <t>Мешков Игорь</t>
+    <t>Meshkov Igor</t>
   </si>
   <si>
-    <t>Палиенко Иван</t>
+    <t>Palienko Ivan</t>
   </si>
   <si>
-    <t>Терентьев Виктор</t>
+    <t>Terentev Viktor</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Ханты-Мансийск</t>
+    <t>Khanty-Mansiysk</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>Ноябрьск</t>
+    <t>Noyabrsk</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Когалым</t>
+    <t>Kogalym</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -844,77 +844,77 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1988</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>69</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>2008</v>
+        <v>1989</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
@@ -924,137 +924,137 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>2011</v>
+        <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1982</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1993</v>
+        <v>1982</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>2010</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
         <v>1993</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
         <v>1986</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
@@ -1064,195 +1064,195 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1975</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1984</v>
+        <v>1982</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1986</v>
+        <v>1981</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1982</v>
+        <v>1980</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="E28" s="9"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="E30" s="9"/>
+        <v>62</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>67</v>
+      </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1983</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1282,51 +1282,51 @@
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
         <v>1968</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1968</v>
+        <v>1961</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
         <v>1985</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="9" t="s">
@@ -1342,71 +1342,71 @@
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
         <v>1967</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>2009</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1422,117 +1422,117 @@
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
         <v>1983</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C42" s="8">
-        <v>1973</v>
+        <v>2010</v>
       </c>
       <c r="D42" s="8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="8">
-        <v>2010</v>
+        <v>1978</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="8">
-        <v>1978</v>
+        <v>1970</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="8">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="D45" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C46" s="8">
         <v>1982</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>67</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>