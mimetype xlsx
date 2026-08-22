--- v0 (2025-12-16)
+++ v1 (2026-08-22)
@@ -20,174 +20,174 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>БК Классик (г. Рязань)</t>
   </si>
   <si>
     <t>Московская пирамида 1.24 БК Классик</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>02.03.2024, БК Классик (г. Рязань), Россия, Рязанская область, Рязань, ул. Пушкина 26</t>
+    <t>02.03.2024, БК Классик (г. Рязань), Russian Federation, Ryazan Region, Ryazan region, ул. Пушкина 26</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Королев Иван</t>
+    <t>Korolev Ivan</t>
   </si>
   <si>
-    <t>Алпатов Илья</t>
+    <t>Alpatov Ilya</t>
   </si>
   <si>
-    <t>Гранкин Кирилл</t>
+    <t>Grankin Kirill</t>
   </si>
   <si>
-    <t>Конюхов Дмитрий</t>
+    <t>Konuhov Dmitriy</t>
   </si>
   <si>
-    <t>Бакшеев Геннадий</t>
+    <t>Baksheev Gena</t>
   </si>
   <si>
-    <t>Кытина Маргарита</t>
+    <t>Kytina Margarita</t>
   </si>
   <si>
-    <t>Савченко Алексей</t>
+    <t>Savchenko Aleksey</t>
   </si>
   <si>
-    <t>Трусов Николай</t>
+    <t>Trusov Nikolaj</t>
   </si>
   <si>
-    <t>Душутин Андрей</t>
+    <t>Dushutin Andrey</t>
   </si>
   <si>
-    <t>Качалкин Артем</t>
+    <t>Kachalkin Artem</t>
   </si>
   <si>
-    <t>Малина Олеся</t>
+    <t>Malina Olesya</t>
   </si>
   <si>
-    <t>Третьяков Денис</t>
+    <t>Tretyakov Denis</t>
   </si>
   <si>
-    <t>Вахонин Вячеслав</t>
+    <t>Grankin Aleksandr</t>
   </si>
   <si>
-    <t>Гранкин Александр</t>
+    <t>Ogly Arsen</t>
   </si>
   <si>
-    <t>Оглы Арсен</t>
+    <t>Tokov Andrey</t>
   </si>
   <si>
-    <t>Токов Андрей</t>
+    <t>Vahonin Vyacheslav</t>
   </si>
   <si>
-    <t>Вахрушев Максим</t>
+    <t>Lotyreva Olesya</t>
   </si>
   <si>
-    <t>Лотырева Олеся</t>
+    <t>Ogly Ruslan</t>
   </si>
   <si>
-    <t>Оглы Руслан</t>
+    <t>Vahrusev Maksim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
   <si>
-    <t>Муром</t>
+    <t>Murom</t>
   </si>
   <si>
-    <t>посёлок станции Касимов</t>
+    <t>Kasimov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -888,175 +888,175 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1978</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2008</v>
+        <v>1982</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="E20" s="9"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1982</v>
+        <v>1999</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="E21" s="9"/>
+      <c r="E21" s="9" t="s">
+        <v>41</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1999</v>
+        <v>1974</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1974</v>
+        <v>2008</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>2003</v>
+        <v>1986</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1986</v>
+        <v>2004</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2004</v>
+        <v>2003</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>