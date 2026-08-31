--- v0 (2025-12-18)
+++ v1 (2026-08-31)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>ФБС Воронежской области</t>
   </si>
   <si>
     <t>Чемпионат Воронежской области. Женщины.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.04.2024, СК "Факел" , Россия, Воронежская область, Воронеж, ул. Писателя Маршака,  1А</t>
+    <t>06.04.2024, СК "Факел" , Russian Federation, Voronezh Region, Voronezh, ул. Писателя Маршака,  1А</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Антонова Ульяна</t>
+    <t>Antonova Ulyana</t>
   </si>
   <si>
-    <t>Солнцева Екатерина</t>
+    <t>Solnceva Ekaterina</t>
   </si>
   <si>
-    <t>Олейникова Екатерина</t>
+    <t>Oleynikova Ekaterina</t>
   </si>
   <si>
-    <t>Ряшницева Юлия</t>
+    <t>Rasniceva Ulia</t>
   </si>
   <si>
-    <t>Патрунова Алена</t>
+    <t>Patrunova Alena</t>
   </si>
   <si>
-    <t>Радченко Нина</t>
+    <t>Radcenko Nina</t>
   </si>
   <si>
-    <t>Пантак Екатерина</t>
+    <t>Pantak Ekaterina</t>
   </si>
   <si>
-    <t>Соловьева Валерия</t>
+    <t>Solov'eva Valeria</t>
   </si>
   <si>
-    <t>Гречкина Анастасия</t>
+    <t>Grechkina Anastasia</t>
   </si>
   <si>
-    <t>Лесных Вероника</t>
+    <t>Khramtcova Darya</t>
   </si>
   <si>
-    <t>Михалева Вероника</t>
+    <t>Lesnyh Veronika</t>
   </si>
   <si>
-    <t>Храмцова Дарья</t>
+    <t>Mihaleva Veronika</t>
   </si>
   <si>
-    <t>Панина Злата</t>
+    <t>Panina Zlata</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Попов Борис</t>
+    <t>Kjhkl Lkjlk</t>
   </si>
   <si>
-    <t>Филатова Анна</t>
+    <t>Filatova Anna</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Воронеж</t>
+    <t>Voronezh</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -813,97 +813,97 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>2006</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2004</v>
+        <v>2010</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2008</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>