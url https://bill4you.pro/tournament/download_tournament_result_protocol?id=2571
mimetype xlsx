--- v0 (2025-12-23)
+++ v1 (2026-08-22)
@@ -14,207 +14,207 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России «Пул 14.1» среди юниорок до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.03.2024, "Дворец бильярдного спорта", Россия, Москва, Волгоградский пр-т,  46/15,  стр.16</t>
+    <t>11.03.2024, "Дворец бильярдного спорта", Russian Federation, Moscow, Волгоградский пр-т,  46/15,  стр.16</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 21</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Конкина Ольга</t>
+    <t>Konkina Ol'ga</t>
   </si>
   <si>
-    <t>Дзускаева Александра</t>
+    <t>Dzuskaeva Aleksandra</t>
   </si>
   <si>
-    <t>Лыпкань Таисия</t>
+    <t>Lypkan' Taisia</t>
   </si>
   <si>
-    <t>Пименова Ника</t>
+    <t>Pimenova Nika</t>
   </si>
   <si>
-    <t>Гранкина Елизавета</t>
+    <t>Grankina Elizaveta</t>
   </si>
   <si>
-    <t>Захарова Екатерина</t>
+    <t>Smykova Milanna</t>
   </si>
   <si>
-    <t>Трифонова Ульяна</t>
+    <t>Trifonova Ul'ana</t>
   </si>
   <si>
-    <t>Шмыкова Миланна</t>
+    <t>Zaharova Ekaterina</t>
   </si>
   <si>
-    <t>Асанова Валерия</t>
+    <t>Asanova Valeria</t>
   </si>
   <si>
-    <t>Борисова Софья</t>
+    <t>Borisova Sof'a</t>
   </si>
   <si>
-    <t>Потапова Дарья</t>
+    <t>Potapova Daria</t>
   </si>
   <si>
-    <t>Шарыгина Элиана</t>
+    <t>Sarygina Eliana</t>
   </si>
   <si>
-    <t>Ермолаева Алиса</t>
+    <t>Ermolaeva Alisa</t>
   </si>
   <si>
-    <t>Королева Анастасия</t>
+    <t>Koroleva Anastasia</t>
   </si>
   <si>
-    <t>Лангуева Ева</t>
+    <t>Langueva Eva</t>
   </si>
   <si>
-    <t>Огородникова Милена</t>
+    <t>Ogorodnikova Milena</t>
   </si>
   <si>
-    <t>Гаврилова Дарья</t>
+    <t>Dem'anova Evgenia</t>
   </si>
   <si>
-    <t>Демьянова Евгения</t>
+    <t>Filina Varvara</t>
   </si>
   <si>
-    <t>Колесникова Мария</t>
+    <t>Gavrilova Dar'a</t>
   </si>
   <si>
-    <t>Нечаева Альбина</t>
+    <t>Kolesnikova Maria</t>
   </si>
   <si>
-    <t>Филина Варвара</t>
+    <t>Nechaeva Albina</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Карапетов Сергей</t>
+    <t>Karapetov Sergey</t>
   </si>
   <si>
-    <t>Гурова Виктория</t>
+    <t>Gurova Viktoria</t>
   </si>
   <si>
-    <t>Сероштан Андрей</t>
+    <t>Seroshtan Andrey</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Republic of Tatarstan</t>
   </si>
   <si>
-    <t>Калужская область</t>
+    <t>Kaluga Region</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Свердловская область</t>
+    <t>Sverdlovsk Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -775,91 +775,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>2006</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>2007</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2007</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -995,134 +995,134 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2013</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>2012</v>
+        <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2009</v>
       </c>
       <c r="D25" s="8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="10"/>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>