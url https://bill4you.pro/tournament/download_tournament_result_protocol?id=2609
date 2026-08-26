--- v0 (2025-12-13)
+++ v1 (2026-08-26)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Чемпионат Республики Татарстан. Динамичная пирамида. Отборочный этап.</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>16.03.2024, Бильярдная 1, Россия, Республика Татарстан (Татарстан), Казань, ул. Рихарда Зорге 66В</t>
+    <t>16.03.2024, Бильярдная 1, Russian Federation, Republic of Tatarstan, City of Kazan, ул. Рихарда Зорге 66В</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Слепнёв Андрей</t>
+    <t>Slepnev Andrej</t>
   </si>
   <si>
-    <t>Ахмедов Эльшан</t>
+    <t>Akhmedov Elshan</t>
   </si>
   <si>
-    <t>Богинский Максим</t>
+    <t>Boginskii Maksim</t>
   </si>
   <si>
-    <t>Прудченко Кирилл</t>
+    <t>Prudcenko Kirill</t>
   </si>
   <si>
-    <t>Исаев Евгений</t>
+    <t>Isaev Evgeniy</t>
   </si>
   <si>
-    <t>Колпаков Андрей</t>
+    <t>Kolpakov Andrey</t>
   </si>
   <si>
-    <t>Мухаров Фаниль</t>
+    <t>Muharov Fanil</t>
   </si>
   <si>
-    <t>Шагеев Айрат</t>
+    <t>Sageev Ajrat</t>
   </si>
   <si>
-    <t>Горелов Андрей</t>
+    <t>Gorelov Andrej</t>
   </si>
   <si>
-    <t>Ким Олег</t>
+    <t>Hamidullin Timur</t>
   </si>
   <si>
-    <t>Хамидуллин Тимур</t>
+    <t>Kim Oleg</t>
   </si>
   <si>
-    <t>Шаранин Дмитрий</t>
+    <t>Saranin Dmitrij</t>
   </si>
   <si>
-    <t>Гумеров Ильнур</t>
+    <t>Gumerov Il'nur</t>
   </si>
   <si>
-    <t>Нуреев Нургалим</t>
+    <t>Nureev Nurgalim</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
   <si>
-    <t>Агрыз</t>
+    <t>Agryz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,71 +804,71 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1981</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>1977</v>
+        <v>1983</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1963</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="9" t="s">