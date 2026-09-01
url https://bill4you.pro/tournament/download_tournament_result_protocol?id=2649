--- v0 (2025-12-19)
+++ v1 (2026-09-01)
@@ -68,57 +68,57 @@
   <si>
     <t>Главный секретарь</t>
   </si>
   <si>
     <t>Судья</t>
   </si>
   <si>
     <t>Спортсмен</t>
   </si>
   <si>
     <t>Самохвалов Сергей</t>
   </si>
   <si>
     <t>Певцов Андрей</t>
   </si>
   <si>
     <t>Мирошниченко Вадим</t>
   </si>
   <si>
     <t>Суслов Сергей</t>
   </si>
   <si>
     <t>Надеев Илья</t>
   </si>
   <si>
-    <t>Николай Фетисов</t>
-[...1 lines deleted...]
-  <si>
     <t>Ожиганов Андрей</t>
   </si>
   <si>
     <t>Сметанин Евгений</t>
+  </si>
+  <si>
+    <t>Фетисов Николай</t>
   </si>
   <si>
     <t>Вдовин Вячеслав</t>
   </si>
   <si>
     <t>Григорьев Дмитрий</t>
   </si>
   <si>
     <t>Плотников Семен</t>
   </si>
   <si>
     <t>Харюшин Максим</t>
   </si>
   <si>
     <t>Жданов Андрей</t>
   </si>
   <si>
     <t>Катаев Максим</t>
   </si>
   <si>
     <t>Кузнецов Денис</t>
   </si>
   <si>
     <t>Матяж Валерий</t>
   </si>
@@ -727,94 +727,94 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1998</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1996</v>
+        <v>1965</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1965</v>
+        <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1973</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="1"/>