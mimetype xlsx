--- v0 (2025-12-18)
+++ v1 (2026-08-22)
@@ -20,159 +20,159 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>БК Пирамида (г. Тюмень)</t>
   </si>
   <si>
     <t>ОТКРЫТЫЙ РЕЙТИНГОВЫЙ ТУРНИР ПО РУССКОМУ БИЛЬЯРДУ, КАТЕГОРИЯ-ПРОФИ. 1-ТУР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>23.03.2024, БК Пирамида (г. Тюмень), Россия, Тюменская область, Тюмень, ул. Холодильная 19,  7 этаж.</t>
+    <t>23.03.2024, БК Пирамида (г. Тюмень), Russian Federation, Tyumen Region, Tyumen, ул. Холодильная 19,  7 этаж.</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демышев Артём</t>
+    <t>Demyshev Artem</t>
   </si>
   <si>
-    <t>Зайцев Кирилл</t>
+    <t>Zajcev Kirill</t>
   </si>
   <si>
-    <t>Габбаров Шавкат</t>
+    <t>Gabbarov Shavkat</t>
   </si>
   <si>
-    <t>Ненашев Андрей</t>
+    <t>Nenasev Andrej</t>
   </si>
   <si>
-    <t>Манукян Левон</t>
+    <t>Manukyan Levon</t>
   </si>
   <si>
-    <t>Махмудов Камал</t>
+    <t>Maxmudov Kamal</t>
   </si>
   <si>
-    <t>Ненашев Андрей-ст</t>
+    <t>Nenashev Andrey-st</t>
   </si>
   <si>
-    <t>Стекольников Андрей</t>
+    <t>Stekolnikov Andrey</t>
   </si>
   <si>
-    <t>Бирюков Андрей</t>
+    <t>Biryukov Andrei</t>
   </si>
   <si>
-    <t>Исаков Тимофей</t>
+    <t>Isakov Timofey</t>
   </si>
   <si>
-    <t>Курочкин Дмитрий</t>
+    <t>Kurochkin Dmitriy</t>
   </si>
   <si>
-    <t>Семёнов Александр</t>
+    <t>Semenov Aleksandr</t>
   </si>
   <si>
-    <t>Кучин Иван</t>
+    <t>Kuchin Ivan</t>
   </si>
   <si>
-    <t>Лопаев Евгений</t>
+    <t>Lopaev Evgeniy</t>
   </si>
   <si>
-    <t>Миров Джумахон</t>
+    <t>Mirov Dzhumahon</t>
   </si>
   <si>
-    <t>Цветков Николай</t>
+    <t>tsvetkov nikolay</t>
   </si>
   <si>
-    <t>Кудайбердиев Абдыкар</t>
+    <t>Kudaiberdiev Abdykar</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>