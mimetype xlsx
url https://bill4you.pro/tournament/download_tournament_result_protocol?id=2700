--- v0 (2025-12-24)
+++ v1 (2026-08-30)
@@ -20,252 +20,252 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>ФБС Удмуртской Республики</t>
   </si>
   <si>
     <t>Второй этап кубка Удмуртской Республики</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.03.2024, БК "КИНО", г. Ижевск, Россия, Удмуртская Республика, Ижевск, ул. Пушкинская,  д. 268</t>
+    <t>30.03.2024, БК "КИНО", г. Ижевск, Russian Federation, Udmurtian Republic, Izhevsk, ул. Пушкинская,  д. 268Ж</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 37</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Самсонов Роман</t>
+    <t>Samsonov Roman</t>
   </si>
   <si>
-    <t>Пушкарев Алексей</t>
+    <t>Pushkarev Aleksey</t>
   </si>
   <si>
-    <t>Михайлов Владимир</t>
+    <t>Mihaylov Vladimir</t>
   </si>
   <si>
-    <t>Степанов Юрий</t>
+    <t>Stepanov Yuriy</t>
   </si>
   <si>
-    <t>Александров Дмитрий</t>
+    <t>Akhmetzianov Bulat</t>
   </si>
   <si>
-    <t>Ахметзянов Булат</t>
+    <t>Aleksandrov Dmitriy</t>
   </si>
   <si>
-    <t>Харьковский Максим</t>
+    <t>Cherygin Andrey</t>
   </si>
   <si>
-    <t>Черыгов Андрей</t>
+    <t>Harkovskiy Maksim</t>
   </si>
   <si>
-    <t>Абдуллаев Джамал</t>
+    <t>Abdullaev Dzhamal</t>
   </si>
   <si>
-    <t>Алексанян Артур</t>
+    <t>Aleksanyan Artur</t>
   </si>
   <si>
-    <t>Безносов Николай</t>
+    <t>Beznosov Nikolay</t>
   </si>
   <si>
-    <t>Осинцев Максим</t>
+    <t>Chuhlancev Evgeny</t>
   </si>
   <si>
-    <t>Поварницын Евгений</t>
+    <t>Osincev Maksim</t>
   </si>
   <si>
-    <t>Русских Александр</t>
+    <t>Povarnicyn Evgeniy</t>
   </si>
   <si>
-    <t>Чухланцев Евгений</t>
+    <t>Russkih Aleksandr</t>
   </si>
   <si>
-    <t>Широбокова Ангелина</t>
+    <t>Sirobokova Angelina</t>
   </si>
   <si>
-    <t>Абдулазизов Шукриддин</t>
+    <t>Abdulazizov Shukriddin</t>
   </si>
   <si>
-    <t>Абдуллаев Джалал</t>
+    <t>Abdullaev Dzhalal</t>
   </si>
   <si>
-    <t>Ахмедшин Наиль</t>
+    <t>Ahmedshin Nail</t>
   </si>
   <si>
-    <t>Кодиров Илхомжон</t>
+    <t>Kodirov Ilhom</t>
   </si>
   <si>
-    <t>Русских Гульнара</t>
+    <t>Russkih Gulnara</t>
   </si>
   <si>
-    <t>Симонов Георгий</t>
+    <t>Sherstobitov Aleksey</t>
   </si>
   <si>
-    <t>Сосновский Константин</t>
+    <t>Simonov Georgiy</t>
   </si>
   <si>
-    <t>Шерстобитов Алексей</t>
+    <t>Sosnovskiy Konstantin</t>
   </si>
   <si>
-    <t>Алабужев Евгений</t>
+    <t>Alabuzhev Evgeniy</t>
   </si>
   <si>
-    <t>Анциферов Валерий</t>
+    <t>Anciferov Valeriy</t>
   </si>
   <si>
-    <t>Волков Дмитрий</t>
+    <t>Museev Ilyas</t>
   </si>
   <si>
-    <t>Жевлаков Александр</t>
+    <t>Sannikov Konstantin</t>
   </si>
   <si>
-    <t>Мусеев Ильяс</t>
+    <t>Suslyaev Aleksandr</t>
   </si>
   <si>
-    <t>Санников Константин</t>
+    <t>Tuguleva Darya</t>
   </si>
   <si>
-    <t>Сусляев Александр</t>
+    <t>Volkov Dmitriy</t>
   </si>
   <si>
-    <t>Тугулёва Дарья</t>
+    <t>Zhevlakov Aleksandr</t>
   </si>
   <si>
-    <t>Агашин Виктор</t>
+    <t>Agashin Viktor</t>
   </si>
   <si>
-    <t>Бельтюков Артем</t>
+    <t>Beltyukov Artem</t>
   </si>
   <si>
-    <t>Городилов Василий</t>
+    <t>Gorodilov Vasiliy</t>
   </si>
   <si>
-    <t>Малай Даниил</t>
+    <t>Malay Daniil</t>
   </si>
   <si>
-    <t>Маликов Марат</t>
+    <t>Malikov Marat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Карманова Анастасия</t>
+    <t>Karmanova Anastasiya</t>
   </si>
   <si>
-    <t>Шагалов Иван</t>
+    <t>Shagalov Ivan</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ижевск</t>
+    <t>Izhevsk</t>
   </si>
   <si>
-    <t>Глазов</t>
+    <t>Town of Glazov</t>
   </si>
   <si>
-    <t>Воткинск</t>
+    <t>Votkinsk</t>
   </si>
   <si>
-    <t>Сарапул</t>
+    <t>Sarapul</t>
   </si>
   <si>
-    <t>Чайковский</t>
+    <t>Chaykovskiy</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -806,110 +806,110 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1987</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1996</v>
+        <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1975</v>
+        <v>1996</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1991</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1993</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>65</v>
@@ -944,117 +944,117 @@
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
         <v>1962</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1988</v>
+        <v>1980</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>2009</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
@@ -1144,91 +1144,91 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1983</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2011</v>
+        <v>1953</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1989</v>
+        <v>2011</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1953</v>
+        <v>1989</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1987</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1244,151 +1244,151 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1950</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1975</v>
+        <v>1945</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1957</v>
+        <v>1967</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>1967</v>
+        <v>2007</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>2007</v>
+        <v>1957</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1953</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E40" s="9" t="s">