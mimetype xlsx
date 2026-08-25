--- v0 (2025-12-18)
+++ v1 (2026-08-25)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t xml:space="preserve">Бильярдный центр </t>
   </si>
   <si>
     <t>Апрельский закрытый турнир клиентов Бильярдного центра г.Сургут</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.04.2024, Бильярдный центр , Россия, ХМАО - Югра, Сургут, ​Проспект Мира,  44/2</t>
+    <t>13.04.2024, Бильярдный центр , Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ​Проспект Мира,  44/2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 27</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Шайбаков Радиф</t>
+    <t>Shaybakov Radif</t>
   </si>
   <si>
-    <t>Яцунский Аркадий</t>
+    <t>Yatsunskiy Arkadiy</t>
   </si>
   <si>
-    <t>Муратов Руслан</t>
+    <t>Chiglincev Andrey</t>
   </si>
   <si>
-    <t>Чиглинцев Андрей</t>
+    <t>Muratov Ruslan</t>
   </si>
   <si>
-    <t>Сенгепов Азиз</t>
+    <t>Sengepov Aziz</t>
   </si>
   <si>
-    <t>Усеинов Рустем</t>
+    <t>Shestyuk Aleksandr</t>
   </si>
   <si>
-    <t>Шерстюк Александр</t>
+    <t>Shkviry Konstantin</t>
   </si>
   <si>
-    <t>Шквыря Константин</t>
+    <t>Useinov Rustem</t>
   </si>
   <si>
-    <t>Буцанов Дмитрий</t>
+    <t>Butsanov Dmitry</t>
   </si>
   <si>
-    <t>Ищук Эдуард</t>
+    <t>Ishchuk Eduard</t>
   </si>
   <si>
-    <t>Тарусин Анатолий</t>
+    <t>Tarusin Anatoliy</t>
   </si>
   <si>
-    <t>Ткаченко Олег</t>
+    <t>Tkachenko Oleg</t>
   </si>
   <si>
-    <t>Герез Александр</t>
+    <t>Gerez Alexandr</t>
   </si>
   <si>
-    <t>Гуров Виктор</t>
+    <t>Gurov Viktor</t>
   </si>
   <si>
-    <t>Панов Андрей</t>
+    <t>Panov Andrey</t>
   </si>
   <si>
-    <t>Турыгин Александр</t>
+    <t>Turygin Alexandr</t>
   </si>
   <si>
-    <t>Зиганшин Руслан</t>
+    <t>Alexey Mitrofanov</t>
   </si>
   <si>
-    <t>Кривошеева Кристина</t>
+    <t>Chiglintsev Vladimir</t>
   </si>
   <si>
-    <t>Лялык Богдан</t>
+    <t>Krivosheeva Kristina</t>
   </si>
   <si>
-    <t>Мелих Николай</t>
+    <t>Lyalyk Bogdan</t>
   </si>
   <si>
-    <t>Митрофанов Алексей</t>
+    <t>Melikh Nikolay</t>
   </si>
   <si>
-    <t>Саетгараев Фанис</t>
+    <t>Saetgaraev Fanis</t>
   </si>
   <si>
-    <t>Чиглинцев Владимир</t>
+    <t>Yacunskaya Tatiana</t>
   </si>
   <si>
-    <t>Яцунская Татьяна</t>
+    <t>Ziganshin Ruslan</t>
   </si>
   <si>
-    <t>Мягер Анатолий</t>
+    <t>Myager Anatolii</t>
   </si>
   <si>
-    <t>Ниёзова Светлана</t>
+    <t>Niezova Svetlana</t>
   </si>
   <si>
-    <t>Пилипенко Антон</t>
+    <t>Pilipenko Anton</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>Чиглинцев Андрей, Бублейник Максим, Ищук Эдуард, Буцанов Дмитрий</t>
+    <t>Chiglincev Andrey, Bubleynik Maksim, Ishchuk Eduard, Butsanov Dmitry</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -708,150 +708,150 @@
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="8">
         <v>1975</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="8"/>
+      <c r="C10" s="8">
+        <v>1979</v>
+      </c>
       <c r="D10" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C11" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="8"/>
       <c r="D11" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
         <v>1979</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1985</v>
+        <v>1962</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1962</v>
+        <v>1978</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -987,197 +987,197 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
         <v>1976</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1982</v>
+        <v>1979</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1993</v>
+        <v>1960</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1957</v>
+        <v>1993</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1989</v>
+        <v>1957</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
         <v>1963</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1960</v>
+        <v>1974</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1986</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
@@ -1225,51 +1225,51 @@
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="10"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7" t="s">
         <v>43</v>
       </c>