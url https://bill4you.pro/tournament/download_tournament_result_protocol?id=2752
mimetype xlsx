--- v0 (2025-12-13)
+++ v1 (2026-08-27)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК "Форт"</t>
   </si>
   <si>
     <t>Еженедельный "Динамичная Пирамида" (Невская) с форой</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.04.2024, БК "Форт", Россия, ХМАО - Югра, Нягань, ул. Сибирская,  д. 13/3</t>
+    <t>13.04.2024, БК "Форт", Russian Federation, KhMAO - Yugra, Nyagan, ул. Сибирская,  д. 13/3</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Туляшев Манас</t>
+    <t>Tuliashev Manas</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Токунов Антон</t>
+    <t>Tokunov Anton</t>
   </si>
   <si>
-    <t>Зарбазоя Владимир</t>
+    <t>Zarbazoya Vladimir</t>
   </si>
   <si>
-    <t>Луйх Алексей</t>
+    <t>Chernysh Aleksandr</t>
   </si>
   <si>
-    <t>Черныш Александр</t>
+    <t>Luyh Aleksey</t>
   </si>
   <si>
-    <t>Гугнин Андрей</t>
+    <t>Gugnin Andrey</t>
   </si>
   <si>
-    <t>Семешко Александр</t>
+    <t>Semeshko Aleksandr</t>
   </si>
   <si>
-    <t>Балмышев Максим</t>
+    <t>Balmyshev Maksim</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Кардашин Николай</t>
+    <t>Kardashin Nikolai</t>
   </si>
   <si>
-    <t>Макагонов Игорь</t>
+    <t>Makagonov Igor</t>
   </si>
   <si>
-    <t>Волков Максим</t>
+    <t>Cherskiy Vladimir</t>
   </si>
   <si>
-    <t>Зарипов Рифат</t>
+    <t>Stebunov Valeriy</t>
   </si>
   <si>
-    <t>Стебунов Валерий</t>
+    <t>Volkov Maksim</t>
   </si>
   <si>
-    <t>Черский Владимир</t>
+    <t>Zaripov Rifat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Майлуу-Суу</t>
+    <t>Mailuu-Suu</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -716,77 +716,77 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1991</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1974</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
@@ -876,111 +876,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
         <v>1978</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1974</v>
+        <v>1983</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1989</v>
+        <v>1972</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="10"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="10"/>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>