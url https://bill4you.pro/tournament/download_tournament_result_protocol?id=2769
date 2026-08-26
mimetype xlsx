--- v0 (2025-12-13)
+++ v1 (2026-08-26)
@@ -14,207 +14,207 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>Академия Бильярда</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Турнир АБС ПАВЛОДАР</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>07.04.2024, Академия Бильярда, Казахстан, Павлодарская область, Павлодар, Назарбаева 219/1</t>
+    <t>07.04.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Акижанов Джоха</t>
+    <t>Akizhanov Dzhoha</t>
   </si>
   <si>
-    <t>Байтоков Баглан</t>
+    <t>Baytokov Baglan</t>
   </si>
   <si>
-    <t>Балгабаев Санат</t>
+    <t>Balgabaev Sanat</t>
   </si>
   <si>
-    <t>Мунтынов Есен</t>
+    <t>Muntynov Esen</t>
   </si>
   <si>
-    <t>Богданов Костя</t>
+    <t>Bogdanov Kostya</t>
   </si>
   <si>
-    <t>Нургужинов Берик</t>
+    <t>Frik Viktor</t>
   </si>
   <si>
-    <t>Пономарев Дмитрий</t>
+    <t>Nurguzhinov Berik</t>
   </si>
   <si>
-    <t>Фрик Виктор</t>
+    <t>Ponomarev Dmitriy</t>
   </si>
   <si>
-    <t>Назарбаев Турсунбек</t>
+    <t>Nazarbaev Tursunbek</t>
   </si>
   <si>
-    <t>Полюдов Сергей</t>
+    <t>Polyudov Sergey</t>
   </si>
   <si>
-    <t>Софийский Вячеслав</t>
+    <t>Sofiyskiy Vyacheslav</t>
   </si>
   <si>
-    <t>Юн Евгений</t>
+    <t>Yun Evgeniy</t>
   </si>
   <si>
-    <t>Акижанов Бахыт</t>
+    <t>Akizhanov Bahyt</t>
   </si>
   <si>
-    <t>Дубовик Владимир</t>
+    <t>Dubovik Vladimir</t>
   </si>
   <si>
-    <t>Кудабаев Арман</t>
+    <t>Kudabaev Arman</t>
   </si>
   <si>
-    <t>Туйгумбаев Ерсын</t>
+    <t>Tuygumbaev Ersyn</t>
   </si>
   <si>
-    <t>Джураев Вадим</t>
+    <t>Dzhuraev Vadim</t>
   </si>
   <si>
-    <t>Каримов Акрам</t>
+    <t>Karimov Akram</t>
   </si>
   <si>
-    <t>Карипбаев Манат</t>
+    <t>Karipbaev Manat</t>
   </si>
   <si>
-    <t>Конвишев Александр</t>
+    <t>Konvishev Aleksandr</t>
   </si>
   <si>
-    <t>Кузнецов Иван</t>
+    <t>Kuznecov Ivan</t>
   </si>
   <si>
-    <t>Оспанов Джамбул</t>
+    <t>Ospanov Dzhambul</t>
   </si>
   <si>
-    <t>Темиров Талгат</t>
+    <t>Shiryaev Adil</t>
   </si>
   <si>
-    <t>Ширяев Адиль</t>
+    <t>Temirov Talgat</t>
   </si>
   <si>
-    <t>Алпыспаев Искандер</t>
+    <t>Alpyspaev Iskander</t>
   </si>
   <si>
-    <t>Ганзбург Виталий</t>
+    <t>Ganzburg Vitaliy</t>
   </si>
   <si>
-    <t>Жамалиев Жандарбек</t>
+    <t>Kurikov Andrey</t>
   </si>
   <si>
-    <t>Куриков Андрей</t>
+    <t>Mashgut Talgat</t>
   </si>
   <si>
-    <t>Машгут Талгат</t>
+    <t>Nosov Aleksey</t>
   </si>
   <si>
-    <t>Носов Алексей</t>
+    <t>Polyudov Vadim</t>
   </si>
   <si>
-    <t>Полюдов Вадим</t>
+    <t>Tusupbekov Rustem</t>
   </si>
   <si>
-    <t>Тусупбеков Рустем</t>
+    <t>Zhamaliev Zhandarbek</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Павлодар</t>
+    <t>Pavlodar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -782,71 +782,71 @@
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C14" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="8"/>
       <c r="D14" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C15" s="8"/>
+      <c r="C15" s="8">
+        <v>1984</v>
+      </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F16" s="1"/>
@@ -1202,71 +1202,71 @@
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C37" s="8"/>
+      <c r="C37" s="8">
+        <v>1961</v>
+      </c>
       <c r="D37" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>52</v>
       </c>
       <c r="F39" s="1"/>