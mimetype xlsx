--- v0 (2025-12-25)
+++ v1 (2026-08-29)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир среди работников системы здравоохранения </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.04.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>20.04.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Тунгушбаев Талгат</t>
+    <t>Tungushbaev Talgat</t>
   </si>
   <si>
-    <t>Калжанов Марал</t>
+    <t>Kalzhanov Maral</t>
   </si>
   <si>
-    <t>Картаев Нурхан</t>
+    <t>Kartaev Nurhan</t>
   </si>
   <si>
-    <t>Жаканшаев Бакытнур</t>
+    <t>Zhakanshaev Bakytnur</t>
   </si>
   <si>
-    <t>Кашкинбаев Сабржан</t>
+    <t>Kashkinbaev Sabrzhan</t>
   </si>
   <si>
-    <t>Мухаммеджанов Аббуддин</t>
+    <t>Muhammedzhanov Abbuddin</t>
   </si>
   <si>
-    <t>Асыкбаев Мэлс</t>
+    <t>Asykbaev Mels</t>
   </si>
   <si>
-    <t>Нысангожин Серик</t>
+    <t>Nysangozhin Serik</t>
   </si>
   <si>
-    <t>Жумагулов Омирузак</t>
+    <t>Ospanov Adil</t>
   </si>
   <si>
-    <t>Оспанов Адиль</t>
+    <t>Shariphanov Ertoleu</t>
   </si>
   <si>
-    <t>Тауекелов Самат</t>
+    <t>Tauekelov Samat</t>
   </si>
   <si>
-    <t>Шарипханов Ертолеу</t>
+    <t>Zhumagulov Omiruzak</t>
   </si>
   <si>
-    <t>Жакипбеков Серик</t>
+    <t>Imashpaev Dulat</t>
   </si>
   <si>
-    <t>Жусупов Канат</t>
+    <t>Kazhabergenov Nurlan</t>
   </si>
   <si>
-    <t>Имашпаев Дулат</t>
+    <t>Zhakipbekov Serik</t>
   </si>
   <si>
-    <t>Кажабергенов Нурлан</t>
+    <t>Zhusupov Kanat</t>
   </si>
   <si>
-    <t>Әмзе Абдрахман</t>
+    <t>Amze Abdrahman</t>
   </si>
   <si>
-    <t>Ибраимбаев Арман</t>
+    <t>Ibraimbaev Arman</t>
   </si>
   <si>
-    <t>Текебаев Канат</t>
+    <t>Tekebaev Kanat</t>
   </si>
   <si>
-    <t>Умирбаев Марат</t>
+    <t>Umirbaev Marat</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>