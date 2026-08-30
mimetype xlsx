--- v0 (2025-12-25)
+++ v1 (2026-08-30)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t xml:space="preserve">ОО БАБС </t>
   </si>
   <si>
     <t>Республиканские соревнования "Комбинированная пирамида "среди ветеранов</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>06.05.2024, БК "Европа", Беларусь, Минск, ул. Сурганова 57б</t>
+    <t>06.05.2024, БК "Европа", Belarus, Minsk, ул. Сурганова 57б</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ламцов Владимир</t>
+    <t>Lamcov Vladimir</t>
   </si>
   <si>
-    <t>Бураков Валерий</t>
+    <t>Burakov Valeriy</t>
   </si>
   <si>
-    <t>Белозор Леонид</t>
+    <t>Belozor Leonid</t>
   </si>
   <si>
-    <t>Крупский Олег</t>
+    <t>Krupskiy Oleg</t>
   </si>
   <si>
-    <t>Грицай Дмитрий</t>
+    <t>Gricaj Dmitrij</t>
   </si>
   <si>
-    <t>Кецко Александр</t>
+    <t>Kecko Aleksandr</t>
   </si>
   <si>
-    <t>Самолазов Александр</t>
+    <t>Samolazov Aleksandr</t>
   </si>
   <si>
-    <t>Шабан Анатолий</t>
+    <t>Shaban Anatoliy</t>
   </si>
   <si>
-    <t>Акрамов Николай</t>
+    <t>Akramov Nikolay</t>
   </si>
   <si>
-    <t>Александров Олег</t>
+    <t>Aleh Dabravolski</t>
   </si>
   <si>
-    <t>Бугаревич Владимир</t>
+    <t>Aleksandrov Oleg</t>
   </si>
   <si>
-    <t>Добровольский Олег</t>
+    <t>Bugarevich Vladimir</t>
   </si>
   <si>
-    <t>Ковалева Варвара</t>
+    <t>Kovaleva Varvara</t>
   </si>
   <si>
-    <t>Нагорнов Иван</t>
+    <t>Nagornov Ivan</t>
   </si>
   <si>
-    <t>Неверов Николай</t>
+    <t>Neverov Nikolay</t>
   </si>
   <si>
-    <t>Смольский Геннадий</t>
+    <t>Smolskiy Gennadiy</t>
   </si>
   <si>
-    <t>Арленок Петр</t>
+    <t>Arlenok Petr</t>
   </si>
   <si>
-    <t>Варшавер Юрий</t>
+    <t>Elistratov Valeriy</t>
   </si>
   <si>
-    <t>Грачев Александр</t>
+    <t>Grachev Aleksandr</t>
   </si>
   <si>
-    <t>Елистратов Валерий</t>
+    <t>Markus Valery</t>
   </si>
   <si>
-    <t>Захаревич Анатолий</t>
+    <t>Sharko Nikolay</t>
   </si>
   <si>
-    <t>Маркус Валерий</t>
+    <t>Varshaver Yuriy</t>
   </si>
   <si>
-    <t>Шарко Николай</t>
+    <t>Yusha Pavel</t>
   </si>
   <si>
-    <t>Юша Павел</t>
+    <t>Zaharevich Anatoliy</t>
   </si>
   <si>
-    <t>Балута Валерий</t>
+    <t>Baluta Valeriy</t>
   </si>
   <si>
-    <t>Боровский Валерий</t>
+    <t>Borovskiy Valeriy</t>
   </si>
   <si>
-    <t>Ефимчик Степан</t>
+    <t>Efimchik Stepan</t>
   </si>
   <si>
-    <t>Иванистов Анатолий</t>
+    <t>Ivanistov Anatoliy</t>
   </si>
   <si>
-    <t>Нестеров Владимир</t>
+    <t>Nesterov Vladimir</t>
   </si>
   <si>
-    <t>Проневич Георгий</t>
+    <t>Pronevich Georgiy</t>
   </si>
   <si>
-    <t>Размыслович Виктор</t>
+    <t>Razmyslovich Viktor</t>
   </si>
   <si>
-    <t>Тафейко Генадий</t>
+    <t>Tafeyko Genadiy</t>
   </si>
   <si>
-    <t>Каташинский Анатолий</t>
+    <t>Katashinskiy Anatoliy</t>
   </si>
   <si>
-    <t>Сорокин Владимир</t>
+    <t>Sorokin Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Минск</t>
+    <t>Minsk</t>
   </si>
   <si>
-    <t>Минская область</t>
+    <t>Minskaja region</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -867,97 +867,97 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1947</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1977</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
@@ -1025,171 +1025,171 @@
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
         <v>1940</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
-        <v>1959</v>
+        <v>1951</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>1944</v>
+        <v>1951</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
-        <v>1951</v>
+        <v>1960</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1961</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E32" s="9" t="s">