--- v0 (2025-12-13)
+++ v1 (2026-08-28)
@@ -20,228 +20,228 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>РОО ФБС ДНР</t>
   </si>
   <si>
     <t xml:space="preserve">Турнир среди любителей ДНР </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.04.2024, БК Снайпер, Россия, ДНР, Донецк, ул. Набережная,  д. 49</t>
+    <t>27.04.2024, БК Снайпер, Russian Federation, Donetska Region, Donetsk, ул. Набережная,  д. 49</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 38</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Суханов Сергей</t>
+    <t>Suhanov Sergey</t>
   </si>
   <si>
-    <t>Бурак Вячеслав</t>
+    <t>Burak Viacheslav</t>
   </si>
   <si>
-    <t>Кротов Антон</t>
+    <t>Krotov Anton</t>
   </si>
   <si>
-    <t>Логинов Вячеслав</t>
+    <t>Loginov Vyacheslav</t>
   </si>
   <si>
-    <t>Березовский Пётр</t>
+    <t>Berezovskiy Petr</t>
   </si>
   <si>
-    <t>Гаврилов Андрей</t>
+    <t>Gavrilov Andrey</t>
   </si>
   <si>
-    <t>Жданович Алан</t>
+    <t>Maytamalov Timofey</t>
   </si>
   <si>
-    <t>Майтамалов Тимофей</t>
+    <t>Zhdanovich Alan</t>
   </si>
   <si>
-    <t>Арсеньев Валерий</t>
+    <t>Arsenev Valeriy</t>
   </si>
   <si>
-    <t>Бадаев Владислав</t>
+    <t>Badaev Vladislav</t>
   </si>
   <si>
-    <t>Гриценко Андрей</t>
+    <t>Gricenko Andrey</t>
   </si>
   <si>
-    <t>Рущак Вячеслав</t>
+    <t>Ruschak Vyacheslav</t>
   </si>
   <si>
-    <t>Доценко Илья</t>
+    <t>Docenko Ilya</t>
   </si>
   <si>
-    <t>Исаенко Илья</t>
+    <t>Isaenko Ilya</t>
   </si>
   <si>
-    <t>Руденко Алексей</t>
+    <t>Rudenko Aleksey</t>
   </si>
   <si>
-    <t>Саидов Анвар</t>
+    <t>Saidov Anvar</t>
   </si>
   <si>
-    <t>Анпилогов Алексей</t>
+    <t>Anpilogov Aleksey</t>
   </si>
   <si>
-    <t>Гомозов Глеб</t>
+    <t>Gomozov Gleb</t>
   </si>
   <si>
-    <t>Гончаров Данил</t>
+    <t>Goncharov Danil</t>
   </si>
   <si>
-    <t>Зуйков Виталий</t>
+    <t>Kotenev Dmitriy</t>
   </si>
   <si>
-    <t>Козьменко Никита</t>
+    <t>Kozmenko Nikita</t>
   </si>
   <si>
-    <t>Котенев Дмитрий</t>
+    <t>Lozinskiy Aleksey</t>
   </si>
   <si>
-    <t>Лозинский Алексей</t>
+    <t>Shatohin Konstantin</t>
   </si>
   <si>
-    <t>Шатохин Константин</t>
+    <t>Zuykov Vitaliy</t>
   </si>
   <si>
-    <t>Богданов Павел</t>
+    <t>Bogdanov Pavel</t>
   </si>
   <si>
-    <t>Горностаев Александр</t>
+    <t>Cvetkov Mihail</t>
   </si>
   <si>
-    <t>Калашников Никита</t>
+    <t>Gornostaev Aleksandr</t>
   </si>
   <si>
-    <t>Мащенко Олег</t>
+    <t>Hvorova Liana</t>
   </si>
   <si>
-    <t>Погукай Артур</t>
+    <t>Kalashnikov Nikita</t>
   </si>
   <si>
-    <t>Подгорный Александр</t>
+    <t>Maschenko Oleg</t>
   </si>
   <si>
-    <t>Хворова Лиана</t>
+    <t>Podgornyy Aleksandr</t>
   </si>
   <si>
-    <t>Цветков Михаил</t>
+    <t>Pogukay Artur</t>
   </si>
   <si>
-    <t>Алекперов Роял</t>
+    <t>Alekperov Royal</t>
   </si>
   <si>
-    <t>Даниловский Евгений</t>
+    <t>Danilovskiy Evgeniy</t>
   </si>
   <si>
-    <t>Еранцев Виктор</t>
+    <t>Erancev Viktor</t>
   </si>
   <si>
-    <t>Неклюдов Юрий</t>
+    <t>Fursov Evgeniy</t>
   </si>
   <si>
-    <t>Фурсов Евгений</t>
+    <t>Hadzhinov Daniil</t>
   </si>
   <si>
-    <t>Хаджинов Даниил</t>
+    <t>Neklyudov Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Донецк</t>
+    <t>Donetsk</t>
   </si>
   <si>
-    <t>Макеевка</t>
+    <t>Makiyivka</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -822,71 +822,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8">
         <v>1976</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8">
-        <v>1980</v>
+        <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="8">
-        <v>1992</v>
+        <v>1980</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="8">
         <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1082,291 +1082,291 @@
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
         <v>1993</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1972</v>
+        <v>1995</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="8">
         <v>1994</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="8">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C31" s="8">
-        <v>1994</v>
+        <v>1972</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>1999</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1971</v>
+        <v>1952</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>2012</v>
+        <v>1971</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1975</v>
+        <v>2004</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1990</v>
+        <v>2012</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1952</v>
+        <v>1990</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="8">
         <v>1990</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1402,97 +1402,97 @@
       </c>
       <c r="B42" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="8">
         <v>1995</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E42" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="8">
-        <v>1997</v>
+        <v>1989</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="8">
-        <v>1989</v>
+        <v>2006</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>59</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C45" s="8">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="10"/>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="10"/>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="1"/>
     </row>