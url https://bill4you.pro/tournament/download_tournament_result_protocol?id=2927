--- v0 (2025-12-25)
+++ v1 (2026-08-28)
@@ -107,54 +107,54 @@
   <si>
     <t>Петров Леонид</t>
   </si>
   <si>
     <t>Слепченков Фёдор</t>
   </si>
   <si>
     <t>Фролов Денис</t>
   </si>
   <si>
     <t>Ереклинцев Алексей</t>
   </si>
   <si>
     <t>Логинов Алексей</t>
   </si>
   <si>
     <t>Слепченков Илья</t>
   </si>
   <si>
     <t>Шакиров Александр</t>
   </si>
   <si>
     <t>Булычев Денис</t>
   </si>
   <si>
-    <t>Николай Фетисов</t>
+    <t>Угай Дмитрий</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Фетисов Николай</t>
   </si>
   <si>
     <t>г.р.</t>
   </si>
   <si>
     <t>Марьин Максим</t>
   </si>
   <si>
     <t>Гурова Виктория</t>
   </si>
   <si>
     <t>Сероштан Андрей</t>
   </si>
   <si>
     <t>зв.</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
@@ -941,51 +941,53 @@
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E21" s="9"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1985</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>1997</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>47</v>
@@ -1000,77 +1002,77 @@
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>1999</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1996</v>
+        <v>1980</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1980</v>
+        <v>1996</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="1"/>
     </row>