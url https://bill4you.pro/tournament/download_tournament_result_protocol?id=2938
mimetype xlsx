--- v0 (2025-12-18)
+++ v1 (2026-08-20)
@@ -20,234 +20,234 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>ФБС Ростовской области</t>
   </si>
   <si>
     <t>Чемпионат Ростовской области "Динамичная пирамида" мужчины</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.04.2024, Доберман, Ростов-на-Дону, Россия, Ростовская область, Ростов-на-Дону, ул. Суворова,  91</t>
+    <t>28.04.2024, Доберман, Ростов-на-Дону, Russian Federation, Rostov Region, Rostov-on-Don, ул. Красноармейская,  157</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Осьминин Владислав</t>
+    <t>Os'minin Vladislav</t>
   </si>
   <si>
-    <t>Осьминин Андрей</t>
+    <t>Os'minin Andrej</t>
   </si>
   <si>
-    <t>Казаков Никита</t>
+    <t>Kazakov Nikita</t>
   </si>
   <si>
-    <t>Салтыков Константин</t>
+    <t>Saltykov Konstantin</t>
   </si>
   <si>
-    <t>Аваков Артур</t>
+    <t>Avakov Artur</t>
   </si>
   <si>
-    <t>Волошин Николай</t>
+    <t>Komissarov Vladimir</t>
   </si>
   <si>
-    <t>Комиссаров Владимир</t>
+    <t>Usenko Ivan</t>
   </si>
   <si>
-    <t>Усенко Иван</t>
+    <t>Voloshin Nikolay</t>
   </si>
   <si>
-    <t>Василенко Андрей</t>
+    <t>Chmutenko Roman</t>
   </si>
   <si>
-    <t>Демьяненко Виталий</t>
+    <t>Coj Eduard</t>
   </si>
   <si>
-    <t>Рязанцев Ярослав</t>
+    <t>Demyanenko Vitaliy</t>
   </si>
   <si>
-    <t>Салтыков Роман</t>
+    <t>Ryazancev Yaroslav</t>
   </si>
   <si>
-    <t>Семенцов Григорий</t>
+    <t>Saltykov Roman</t>
   </si>
   <si>
-    <t>Угай Дмитрий</t>
+    <t>Semencov Grigorij</t>
   </si>
   <si>
-    <t>Цой Эдуард.</t>
+    <t>Ugay Dmitriy</t>
   </si>
   <si>
-    <t>Чмутенко Роман</t>
+    <t>Vasilenko Andrei</t>
   </si>
   <si>
-    <t>Васильченко Сергей</t>
+    <t>Cipcikov Temirlan</t>
   </si>
   <si>
-    <t>Горбанев Сергей</t>
+    <t>Gorbanev Sergej</t>
   </si>
   <si>
-    <t>Калашников Роман</t>
+    <t>Kalashnikov Roman</t>
   </si>
   <si>
-    <t>Клименко Виталий</t>
+    <t>Klimenko Vitalij</t>
   </si>
   <si>
-    <t>Комиссаров Кирилл</t>
+    <t>Komissarov Kirill</t>
   </si>
   <si>
-    <t>Кривенков Иван</t>
+    <t>Krivenkov Ivan</t>
   </si>
   <si>
-    <t>Смирнов Тимофей</t>
+    <t>Smirnov Timofej</t>
   </si>
   <si>
-    <t>Чипчиков Темирлан</t>
+    <t>Vasilchenko Sergey</t>
   </si>
   <si>
-    <t>Духов Владимир</t>
+    <t>Chmutenko Miroslav</t>
   </si>
   <si>
-    <t>Иванов Анатолий</t>
+    <t>Duhov Vladimir</t>
   </si>
   <si>
-    <t>Коношенко Александр</t>
+    <t>Ivanov Anatoly</t>
   </si>
   <si>
-    <t>Лугинин Валерий</t>
+    <t>konoshenko aleksandr</t>
   </si>
   <si>
-    <t>Речкалов Валерий</t>
+    <t>Luginin Valeriy</t>
   </si>
   <si>
-    <t>Тесля Егор</t>
+    <t>Rechkalov Valery</t>
   </si>
   <si>
-    <t>Чмутенко Мирослав</t>
+    <t>Sklarenko Oleg</t>
   </si>
   <si>
-    <t>Шкляренко Олег</t>
+    <t>Teslya Egor</t>
   </si>
   <si>
-    <t>Сухоненко Илья</t>
+    <t>Suhonenko Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Сагомоньян Арсен</t>
+    <t>Sagomon'an Arsen</t>
   </si>
   <si>
-    <t>Рудакова Валентина</t>
+    <t>Rudakova Valentina</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>ЗМС</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ступино</t>
+    <t>Stupino</t>
   </si>
   <si>
-    <t>Ростов-на-Дону</t>
+    <t>Rostov-on-Don</t>
   </si>
   <si>
-    <t>Таганрог</t>
+    <t>Taganrog</t>
   </si>
   <si>
-    <t>Ставрополь</t>
+    <t>Stavropol</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -807,274 +807,274 @@
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
         <v>1962</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8"/>
+      <c r="C13" s="8">
+        <v>1986</v>
+      </c>
       <c r="D13" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E13" s="9"/>
+      <c r="E13" s="9" t="s">
+        <v>61</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="8"/>
       <c r="D15" s="8" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="E15" s="9"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
-        <v>1991</v>
+        <v>1999</v>
       </c>
       <c r="D16" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1990</v>
+        <v>1988</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1976</v>
+        <v>2008</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
-        <v>2009</v>
+        <v>1976</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>1987</v>
+        <v>2009</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1988</v>
+        <v>1987</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1999</v>
+        <v>1991</v>
       </c>
       <c r="D23" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1976</v>
+        <v>2009</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1983</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
@@ -1160,208 +1160,208 @@
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="9"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2009</v>
+        <v>1976</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="C32" s="8"/>
+      <c r="C32" s="8">
+        <v>2012</v>
+      </c>
       <c r="D32" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C33" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C33" s="8"/>
       <c r="D33" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1973</v>
+        <v>1960</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1957</v>
+        <v>1973</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1966</v>
+        <v>1957</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1992</v>
+        <v>1966</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="C38" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="8"/>
       <c r="D38" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="C39" s="8"/>
+      <c r="C39" s="8">
+        <v>1992</v>
+      </c>
       <c r="D39" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>61</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="8">
         <v>2009</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>61</v>