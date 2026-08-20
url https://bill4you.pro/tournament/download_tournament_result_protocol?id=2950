--- v0 (2025-12-18)
+++ v1 (2026-08-20)
@@ -20,210 +20,210 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Golden Club Narva</t>
   </si>
   <si>
     <t>2 - Большой летний турнир</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>01.06.2024, Golden Club Narva, Эстония, уезд Ида-Вирумаа, Нарва, улица Алберт-Аугуст Тийманни,  5</t>
+    <t>01.06.2024, Golden Club Narva, Estonia, Ida-Viru County, Narva, улица Алберт-Аугуст Тийманни,  5</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
     <t>Kurotskin Oleg</t>
   </si>
   <si>
     <t>Muttanen Timo</t>
   </si>
   <si>
-    <t>Zaitsev Vladislav</t>
+    <t>Baykov Eduard</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Zaycev Vladislav</t>
   </si>
   <si>
-    <t>Егоров Виталий</t>
+    <t>Egorov Vitaliy</t>
   </si>
   <si>
-    <t>Рентик Аннес</t>
+    <t>Rentik Annes</t>
   </si>
   <si>
-    <t>Дыба Иван</t>
+    <t>Dyba Ivan</t>
   </si>
   <si>
-    <t>Толмачев Станислав</t>
+    <t>Tolmachev Stanislav</t>
   </si>
   <si>
-    <t>Дудина Анна</t>
+    <t>Dudina Anna</t>
   </si>
   <si>
-    <t>Ефимов Владимир</t>
+    <t>Efimov Vladimir</t>
   </si>
   <si>
-    <t>Илюшкин Валерий</t>
+    <t>Ilyushkin Valeriy</t>
   </si>
   <si>
-    <t>Кузуб Михаил</t>
+    <t>Kuzub Mihail</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Dmitrijev Jevgeni</t>
   </si>
   <si>
-    <t>Егоровцев Сергей</t>
+    <t>Egorovcev Sergey</t>
   </si>
   <si>
-    <t>Муров Вячеслав</t>
+    <t>Murov Vyacheslav</t>
   </si>
   <si>
-    <t>Тарковский Данил</t>
+    <t>Tarkovskiy Danil</t>
   </si>
   <si>
-    <t>(удалить!)Avakjan Sirven</t>
+    <t>Asd Dsa</t>
+  </si>
+  <si>
+    <t>Korkin Roman</t>
+  </si>
+  <si>
+    <t>Maskalev Pavel</t>
+  </si>
+  <si>
+    <t>Miroshnikov Aleksandr</t>
+  </si>
+  <si>
+    <t>Murov Denis</t>
   </si>
   <si>
     <t>Nishanov Nozimjon</t>
   </si>
   <si>
-    <t>Коркин Роман</t>
+    <t>Tolstyankov Albert</t>
   </si>
   <si>
-    <t>Маскалев Павел</t>
+    <t>Toompere Ivan</t>
   </si>
   <si>
-    <t>Мирошников Александр</t>
+    <t>Andreev Ilya</t>
   </si>
   <si>
-    <t>Муров Денис</t>
+    <t>Elatov Roman</t>
   </si>
   <si>
-    <t>Толстянков Альберт</t>
+    <t>Kuznecov Aleksandr</t>
   </si>
   <si>
-    <t>Тоомпере Иван</t>
+    <t>Litvinov Aleksandr</t>
   </si>
   <si>
-    <t>Андреев Илья</t>
+    <t>Shahin Egor</t>
   </si>
   <si>
-    <t>Вакилов Радик</t>
+    <t>Shibalov Mihail</t>
   </si>
   <si>
-    <t>Елатов Роман</t>
+    <t>Vakilov Radik</t>
   </si>
   <si>
-    <t>Зайцев Евгений</t>
+    <t>Zaycev Evgeniy</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
-[...11 lines deleted...]
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,71 +724,71 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="8">
         <v>1981</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="8">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="8">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="8">
         <v>1991</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E12" s="9" t="s">
@@ -1020,130 +1020,130 @@
       <c r="A24" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="8">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="8">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="8">
-        <v>1987</v>
+        <v>1961</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="C29" s="8"/>
+      <c r="C29" s="8">
+        <v>1985</v>
+      </c>
       <c r="D29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="8">
         <v>1964</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>53</v>
@@ -1178,171 +1178,171 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="8">
         <v>2000</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C33" s="8">
-        <v>1961</v>
+        <v>1987</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C34" s="8">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C35" s="8">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="8">
-        <v>1982</v>
+        <v>2002</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="8">
-        <v>1959</v>
+        <v>1993</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="8">
-        <v>2002</v>
+        <v>1961</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="8">
-        <v>1993</v>
+        <v>1962</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="10"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="10"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>