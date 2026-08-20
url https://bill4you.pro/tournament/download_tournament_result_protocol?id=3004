--- v0 (2025-12-24)
+++ v1 (2026-08-20)
@@ -20,192 +20,192 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Первенство СШОР Фаворит посвящённое Дню Победы</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
     <t>11.05.2024</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 26</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузьмин Константин</t>
+    <t>Kuzmin Konstantin</t>
   </si>
   <si>
-    <t>Максимов Максим</t>
+    <t>Maksimov Maksim</t>
   </si>
   <si>
-    <t>Костикова Полина</t>
+    <t>Kostikova Polina</t>
   </si>
   <si>
-    <t>Молчанова Нина</t>
+    <t>Molchanova Nina</t>
   </si>
   <si>
-    <t>Кочуров Данил</t>
+    <t>Kocurov Danil</t>
   </si>
   <si>
-    <t>Ксенофонтова Юлиана</t>
+    <t>Ksenofontova Uliana</t>
   </si>
   <si>
-    <t>Ленкова Милана</t>
+    <t>Lenkova Milana</t>
   </si>
   <si>
-    <t>Медведев Арсений</t>
+    <t>Medvedev Arsenij</t>
   </si>
   <si>
-    <t>Дёмин Кирилл</t>
+    <t>Demin Kirill</t>
   </si>
   <si>
-    <t>Извеков Александр</t>
+    <t>Izvekov Alexander</t>
   </si>
   <si>
-    <t>Кузьмин Дмитрий</t>
+    <t>Kuz'min Dmitrij</t>
   </si>
   <si>
-    <t>Кузьмин Николай</t>
+    <t>Kuz'min Nikolaj</t>
   </si>
   <si>
-    <t>Рюмин Леонид</t>
+    <t>Ryumin Leonid</t>
   </si>
   <si>
-    <t>Сальников Андрей</t>
+    <t>Sal'nikov Andrej</t>
   </si>
   <si>
-    <t>Шипилов Матвей</t>
+    <t>Sipilov Matvej</t>
   </si>
   <si>
-    <t>Юров Марк</t>
+    <t>Urov Mark</t>
   </si>
   <si>
-    <t>Беззубцев Марк</t>
+    <t>Bezzubcev Mark</t>
   </si>
   <si>
-    <t>Гришина Анна</t>
+    <t>Grisina Anna</t>
   </si>
   <si>
-    <t>Кашаев Артём</t>
+    <t>Holin Aleksandr</t>
   </si>
   <si>
-    <t>Князева Алла</t>
+    <t>Kashaev Artem</t>
   </si>
   <si>
-    <t>Кузьмин Михаил</t>
+    <t>Knazeva Alla</t>
   </si>
   <si>
-    <t>Нечаев Алексей</t>
+    <t>Kuzmin Mihail</t>
   </si>
   <si>
-    <t>Сычев Артём</t>
+    <t>Necaev Aleksej</t>
   </si>
   <si>
-    <t>Холин Александр</t>
+    <t>Sychev Artem</t>
   </si>
   <si>
-    <t>Климов Ярослав</t>
+    <t>Cemodurov Timofej</t>
   </si>
   <si>
-    <t>Чемодуров Тимофей</t>
+    <t>Klimov Yaroslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1026,191 +1026,191 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2009</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
-        <v>2014</v>
+        <v>2011</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>43</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>49</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="10"/>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="10"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>