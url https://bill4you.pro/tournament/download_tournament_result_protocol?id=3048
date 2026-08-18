--- v0 (2025-12-13)
+++ v1 (2026-08-18)
@@ -14,270 +14,270 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>Федерация бильярдного спорта России</t>
+    <t>ФБСР</t>
   </si>
   <si>
     <t xml:space="preserve">Чемпионат России 2024 "Динамичная пирамида", женщины </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>20.05.2024, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
+    <t>20.05.2024, Центр бильярдного спорта «Ольгино», Russian Federation, St. Petersburg, Saint Petersburg, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 34</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зверинцева Анастасия</t>
+    <t>Zverintseva Anastasiya</t>
   </si>
   <si>
-    <t>Мамичева Мария</t>
+    <t>Mamicheva Mariya</t>
   </si>
   <si>
-    <t>Брытченко Екатерина</t>
+    <t>Brytchenko Ekaterina</t>
   </si>
   <si>
-    <t>Карпич Анастасия</t>
+    <t>Karpich Anastasiya</t>
   </si>
   <si>
-    <t>Демченко Надежда</t>
+    <t>Demcenko Nadezda</t>
   </si>
   <si>
-    <t>Левкина Алена</t>
+    <t>Levkina Alena</t>
   </si>
   <si>
-    <t>Перелетова Алиса</t>
+    <t>Pereletova Alisa</t>
   </si>
   <si>
-    <t>Сидоренко Елизавета</t>
+    <t>Sidorenko Elizaveta</t>
   </si>
   <si>
-    <t>Аникина Екатерина</t>
+    <t>Anikina Ekaterina</t>
   </si>
   <si>
-    <t>Горыславец Элина</t>
+    <t>Emelyanova Valeria</t>
   </si>
   <si>
-    <t>Зырянова Анастасия</t>
+    <t>Goryslavec Elina</t>
   </si>
   <si>
-    <t>Машкина Валерия</t>
+    <t>Mikhaylova Dar'a</t>
   </si>
   <si>
-    <t>Михайлова Дарья</t>
+    <t>Panova Lilia</t>
   </si>
   <si>
-    <t>Панова Лилия</t>
+    <t>Soldatova Aleksandra</t>
   </si>
   <si>
-    <t>Солдатова Александра</t>
+    <t>Solnceva Ekaterina</t>
   </si>
   <si>
-    <t>Солнцева Екатерина</t>
+    <t>Zyryanova Anastasia</t>
   </si>
   <si>
-    <t>Беликова Александра</t>
+    <t>Belikova Aleksandra</t>
   </si>
   <si>
-    <t>Божгарева Полина</t>
+    <t>Bozhgareva Polina</t>
   </si>
   <si>
-    <t>Кирпичникова Наталия</t>
+    <t>Kirpichnikova Nataliya</t>
   </si>
   <si>
-    <t>Курчавова Виктория</t>
+    <t>Kurcavova Viktoria</t>
   </si>
   <si>
-    <t>Ларченко Марианна</t>
+    <t>Larchenko Marianna</t>
   </si>
   <si>
-    <t>Мануйлова Екатерина</t>
+    <t>Manujlova Ekaterina</t>
   </si>
   <si>
-    <t>Сальникова Валерия</t>
+    <t>Sal'nikova Valeria</t>
   </si>
   <si>
-    <t>Ставицкая Светлана</t>
+    <t>Stavitskaya Svetlana</t>
   </si>
   <si>
-    <t>Дворова Мария</t>
+    <t>Dvorova Maria</t>
   </si>
   <si>
-    <t>Евстигнеева Ольга</t>
+    <t>Evstigneeva Olga</t>
   </si>
   <si>
-    <t>Кривова Арина</t>
+    <t>Fedorova Olga</t>
   </si>
   <si>
-    <t>Мирошникова Влада</t>
+    <t>Krivova Arina</t>
   </si>
   <si>
-    <t>Первушина Наталья</t>
+    <t>Miroshnikova Vlada</t>
   </si>
   <si>
-    <t>Пурдышова Юлия</t>
+    <t>Pervushina Natalya</t>
   </si>
   <si>
-    <t>Сергеева Анастасия</t>
+    <t>Purdyshova Yuliya</t>
   </si>
   <si>
-    <t>Федорова Ольга</t>
+    <t>Sergeeva Anastasia</t>
   </si>
   <si>
-    <t>Воробьева Елена</t>
+    <t>Hvorova Liana</t>
   </si>
   <si>
-    <t>Хворова Лиана</t>
+    <t>Vorobeva Elena</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Лошаков Аркадий</t>
+    <t>Loshakov Arkadiy</t>
   </si>
   <si>
-    <t>Бернадский Борис</t>
+    <t>Bernadskiy Boris</t>
   </si>
   <si>
-    <t>Галлямов Ленар</t>
+    <t>Gallyamov Lenar</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>Новосибирская область</t>
+    <t>Novosibirsk Region</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Республика Татарстан (Татарстан)</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Republic of Tatarstan</t>
   </si>
   <si>
-    <t>Красноярский край</t>
+    <t>Krasnoyarsk Territory</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Московская область</t>
+    <t>Moscow Region</t>
   </si>
   <si>
-    <t>Челябинская область</t>
+    <t>Chelyabinsk Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>ДНР</t>
+    <t>Donetska Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -781,51 +781,51 @@
       </c>
       <c r="C9" s="8">
         <v>1999</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="8">
         <v>2008</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>2001</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="1"/>
@@ -918,177 +918,177 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8">
         <v>1984</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1998</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>2001</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>55</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>68</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1258,197 +1258,197 @@
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1972</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>64</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>2002</v>
+        <v>1990</v>
       </c>
       <c r="D34" s="8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>2004</v>
+        <v>2002</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1979</v>
+        <v>2004</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>56</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2005</v>
+        <v>1979</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C41" s="8">
-        <v>2004</v>
+        <v>1983</v>
       </c>
       <c r="D41" s="8" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="10"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="1"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="10"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="1"/>
     </row>