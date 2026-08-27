--- v0 (2026-08-25)
+++ v1 (2026-08-27)
@@ -68,51 +68,51 @@
   <si>
     <t>Chief Secretary</t>
   </si>
   <si>
     <t>Referee</t>
   </si>
   <si>
     <t>Player</t>
   </si>
   <si>
     <t>Osepkov Oleg</t>
   </si>
   <si>
     <t>Ceytlin Vasiliy</t>
   </si>
   <si>
     <t>Solovev Ivan</t>
   </si>
   <si>
     <t>Zaychenko Juriy</t>
   </si>
   <si>
     <t>Bershadskiy Stanislav</t>
   </si>
   <si>
-    <t>hdgfh hjhf</t>
+    <t>Hdgfh Hjhf</t>
   </si>
   <si>
     <t>Plakida Ivan</t>
   </si>
   <si>
     <t>Titov Vsevolod</t>
   </si>
   <si>
     <t>Efremov Gleb</t>
   </si>
   <si>
     <t>Islamov Kirill</t>
   </si>
   <si>
     <t>Kuznecov Vaceslav</t>
   </si>
   <si>
     <t>Tender Viktor</t>
   </si>
   <si>
     <t>Pak Evgenij</t>
   </si>
   <si>
     <t>Prohorenko Aleksandr</t>
   </si>