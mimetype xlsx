--- v0 (2025-12-13)
+++ v1 (2026-08-29)
@@ -20,144 +20,144 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>ФБС Республики Крым</t>
   </si>
   <si>
     <t>КУБОК ЧЁРНОГО МОРЯ. для участников 60+</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.06.2024, "7-я луза" (Феодосия), Россия, Республика Крым, Феодосия, ул. Боевая д.14-а</t>
+    <t>15.06.2024, "7-я луза" (Феодосия), Russian Federation, Autonomous Republic of Crimea, Feodosia, ул. Боевая д.14-а</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Балинский Юрий</t>
+    <t>Balinskiy Yuriy</t>
   </si>
   <si>
-    <t>Сары Редван</t>
+    <t>Sary Redvan</t>
   </si>
   <si>
-    <t>Капинус Сергей</t>
+    <t>Kapinus Sergey</t>
   </si>
   <si>
-    <t>Прохоров Вячеслав</t>
+    <t>Prohorov Vyacheslav</t>
   </si>
   <si>
-    <t>Куровский Игорь</t>
+    <t>Kurovskiy Igor</t>
   </si>
   <si>
-    <t>Любимов Сергей</t>
+    <t>Lyubimov Sergey</t>
   </si>
   <si>
-    <t>Олифиренко Владислав</t>
+    <t>Olifirenko Vladislav</t>
   </si>
   <si>
-    <t>Умаров Умар 2</t>
+    <t>Umarov Umar 2</t>
   </si>
   <si>
-    <t>Вавренюк Александр</t>
+    <t>Kuznecov Andrey</t>
   </si>
   <si>
-    <t>Кузнецов Андрей</t>
+    <t>Pavlov Sergey</t>
   </si>
   <si>
-    <t>Павлов Сергей</t>
+    <t>Vavrenyuk Aleksandr</t>
   </si>
   <si>
-    <t>Янов Виктор</t>
+    <t>Yanov Viktor</t>
   </si>
   <si>
-    <t>Григорян Норик</t>
+    <t>Grigoran Norik</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Прощенко Сергей</t>
+    <t>Prosenko Sergej</t>
   </si>
   <si>
-    <t>Литаврин Геннадий</t>
+    <t>Litavrin Gennadij</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -776,91 +776,91 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="8">
         <v>1987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="8">
-        <v>1956</v>
+        <v>1963</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="8">
-        <v>1963</v>
+        <v>1955</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="8">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="8">
         <v>1957</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="9" t="s">