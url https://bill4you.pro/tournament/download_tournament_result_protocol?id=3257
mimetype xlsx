--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -14,219 +14,219 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>Академия Бильярда</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Любительский турнир/ г. Павлодар</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>15.06.2024, Академия Бильярда, Казахстан, Павлодарская область, Павлодар, Назарбаева 219/1</t>
+    <t>15.06.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Джумагельдиев Куаныш</t>
+    <t>Dzhumageldiev Kuanysh</t>
   </si>
   <si>
-    <t>Амангельды Алдияр</t>
+    <t>Amangeldy Aldiyar</t>
   </si>
   <si>
-    <t>Байтоков Баглан</t>
+    <t>Baytokov Baglan</t>
   </si>
   <si>
-    <t>Романкулов Сапар</t>
+    <t>Romankulov Sapar</t>
   </si>
   <si>
-    <t>Бекхожин Бахытбек</t>
+    <t>Bekhozhin Bahytbek</t>
   </si>
   <si>
-    <t>Молдабеков Бейбут</t>
+    <t>Moldabekov Beybut</t>
   </si>
   <si>
-    <t>Пономарев Дмитрий</t>
+    <t>Ponomarev Dmitriy</t>
   </si>
   <si>
-    <t>Ширяев Адиль</t>
+    <t>Shiryaev Adil</t>
   </si>
   <si>
-    <t>Ганзбург Виталий</t>
+    <t>Frik Viktor</t>
   </si>
   <si>
-    <t>Сейтебаев Талгат</t>
+    <t>Ganzburg Vitaliy</t>
   </si>
   <si>
-    <t>Тлеубергенов Рустам</t>
+    <t>Seytebaev Talgat</t>
   </si>
   <si>
-    <t>Фрик Виктор</t>
+    <t>Tleubergen Rustam</t>
   </si>
   <si>
-    <t>Аубакиров Азамат</t>
+    <t>Aubakirov Azamat</t>
   </si>
   <si>
-    <t>Каримов Оразбекк</t>
+    <t>Karimov Orazbekk</t>
   </si>
   <si>
-    <t>Кнышбаев Нуржан</t>
+    <t>Knyshbaev Nurzhan</t>
   </si>
   <si>
-    <t>Нурсеитов Аскар</t>
+    <t>Nurseitov Askar</t>
   </si>
   <si>
-    <t>Абылов Куат</t>
+    <t>Abylov Kuat</t>
   </si>
   <si>
-    <t>Бектемиров Асхат</t>
+    <t>Bektemirov Ashat</t>
   </si>
   <si>
-    <t>Богданов Костя</t>
+    <t>Bogdanov Kostya</t>
   </si>
   <si>
-    <t>Закарлюк Роман</t>
+    <t>Nosov Aleksey</t>
   </si>
   <si>
-    <t>Носов Алексей</t>
+    <t>Nurguzhinov Berik</t>
   </si>
   <si>
-    <t>Нургужинов Берик</t>
+    <t>Rahimov Tamirlan</t>
   </si>
   <si>
-    <t>Рахимов Тамирлан</t>
+    <t>Shugabaev Ersain</t>
   </si>
   <si>
-    <t>Шугабаев Ерсаин</t>
+    <t>Zakarlyuk Roman</t>
   </si>
   <si>
-    <t>Иргебаев Мирхатт</t>
+    <t>Irgebaev Mirhatt</t>
   </si>
   <si>
-    <t>Искаков Рустем</t>
+    <t>Iskakov Rustem</t>
   </si>
   <si>
-    <t>Кузнецов Иван</t>
+    <t>Kuznecov Ivan</t>
   </si>
   <si>
-    <t>Машгут Талгат</t>
+    <t>Mashgut Talgat</t>
   </si>
   <si>
-    <t>Плотников Илья</t>
+    <t>Plotnikov Ilya</t>
   </si>
   <si>
-    <t>Пономарева Айганым</t>
+    <t>Ponomareva Ayganym</t>
   </si>
   <si>
-    <t>Тезекбаев Тайман</t>
+    <t>Tezekbaev Tayman</t>
   </si>
   <si>
-    <t>Тлемисов Адай</t>
+    <t>Tlemisov Aday</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Семей</t>
+    <t>Semey</t>
   </si>
   <si>
-    <t>Павлодар</t>
+    <t>Pavlodar</t>
   </si>
   <si>
-    <t>Астана</t>
+    <t>Astana</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -852,114 +852,114 @@
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C17" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C17" s="8"/>
       <c r="D17" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="C18" s="8"/>
+      <c r="C18" s="8">
+        <v>1967</v>
+      </c>
       <c r="D18" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1994</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">