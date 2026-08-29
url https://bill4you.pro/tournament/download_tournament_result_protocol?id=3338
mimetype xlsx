--- v0 (2025-12-23)
+++ v1 (2026-08-29)
@@ -20,213 +20,213 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Бильярдный центр КСК "Норд"</t>
   </si>
   <si>
     <t>Открытые соревнования ГТЮ "Комбинированная пирамида"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>30.06.2024, Бильярдный центр КСК "Норд", Россия, ХМАО - Югра, Югорск, Титова 4"А"</t>
+    <t>30.06.2024, Бильярдный центр КСК "Норд", Russian Federation, KhMAO - Yugra, Yugorsk, Титова 4"А"</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 29</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Имамов Дамир</t>
+    <t>Imamov Damir</t>
   </si>
   <si>
-    <t>Ярков Константин</t>
+    <t>Yarkov Konstantin</t>
   </si>
   <si>
-    <t>Карпов Иван</t>
+    <t>Karpov Ivan</t>
   </si>
   <si>
-    <t>Лопаев Евгений</t>
+    <t>Lopaev Evgeniy</t>
   </si>
   <si>
-    <t>Васильев Дмитрий</t>
+    <t>Nevzorov Oleg</t>
   </si>
   <si>
-    <t>Невзоров Олег</t>
+    <t>Sevastianov Vadim</t>
   </si>
   <si>
-    <t>Севастьянов Вадим</t>
+    <t>Vasilyev Dmitrii</t>
   </si>
   <si>
-    <t>Яхъяев Бахтиер</t>
+    <t>Yaxyayev Baxa</t>
   </si>
   <si>
-    <t>Ахмедов Джамалудин</t>
+    <t>Ahmedov Dghamal</t>
   </si>
   <si>
-    <t>Мирзакулиев Руслан</t>
+    <t>Mirzakuliev Ruslan</t>
   </si>
   <si>
-    <t>Почепецкий Олег</t>
+    <t>Pochepeckiy Oleg</t>
   </si>
   <si>
-    <t>Цветков Виталий</t>
+    <t>Tsvetkov Vitaliy</t>
   </si>
   <si>
-    <t>Гугнин Андрей</t>
+    <t>Gugnin Andrey</t>
   </si>
   <si>
-    <t>Зиннатшин Эльмар</t>
+    <t>Lakisov Vladimir</t>
   </si>
   <si>
-    <t>Лакисов Владимир</t>
+    <t>Loginov Sergey</t>
   </si>
   <si>
-    <t>Логинов Сергей</t>
+    <t>Zinnatshin Elmar</t>
   </si>
   <si>
-    <t>Варачев Валерий</t>
+    <t>Ershov Oleg</t>
   </si>
   <si>
-    <t>Григорьев Виктор</t>
+    <t>Familtsev Alex</t>
   </si>
   <si>
-    <t>Ершов Олег</t>
+    <t>Grigorev Viktor</t>
   </si>
   <si>
-    <t>Имамов Ильдар</t>
+    <t>Imamov Ildar</t>
   </si>
   <si>
-    <t>Минин Василий</t>
+    <t>Minin Vasiliy</t>
   </si>
   <si>
-    <t>Мирзакулиев Аслан</t>
+    <t>Mirzakuliev Aslan</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Фамильцев Александр</t>
+    <t>Varachev Valeriy</t>
   </si>
   <si>
-    <t>Камалов Рашит</t>
+    <t>Kamalov Rashit</t>
   </si>
   <si>
-    <t>Кудаев Андрей</t>
+    <t>Kudaev Andrey</t>
   </si>
   <si>
-    <t>Лыков Сергей</t>
+    <t>Lykov Sergey</t>
   </si>
   <si>
-    <t>Рачев Александр</t>
+    <t>Rachev Aleksandr</t>
   </si>
   <si>
-    <t>Теплых Василий</t>
+    <t>Teplyh Vasiliy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Югорск</t>
+    <t>Yugorsk</t>
   </si>
   <si>
-    <t>посёлок городского типа Пионерский</t>
+    <t>posyolok gorodskogo tipa Pionerskiy</t>
   </si>
   <si>
-    <t>Урай</t>
+    <t>Uray</t>
   </si>
   <si>
-    <t>Советский</t>
+    <t>Sovetskiy</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>посёлок городского типа Малиновский</t>
+    <t>posyolok gorodskogo tipa Malinovskiy</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -765,91 +765,91 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="8">
         <v>1977</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="8">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="8">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="8">
         <v>1989</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -940,156 +940,156 @@
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
         <v>1974</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C21" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1987</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1987</v>
+        <v>1974</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="8">
-        <v>1952</v>
+        <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8">
-        <v>1966</v>
+        <v>1952</v>
       </c>
       <c r="D26" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="8">
         <v>1978</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
@@ -1137,51 +1137,51 @@
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1985</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>56</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C31" s="8">
-        <v>1985</v>
+        <v>1968</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1951</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">