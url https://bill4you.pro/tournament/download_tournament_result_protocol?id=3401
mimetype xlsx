--- v0 (2025-12-18)
+++ v1 (2026-08-27)
@@ -20,195 +20,195 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>БК "Монарх"</t>
   </si>
   <si>
     <t>Турнир выходного дня</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>13.07.2024, БК "Монарх", Казахстан, Акмолинская область, Астана, проспект Шакарима Кудайбердиулы,  7</t>
+    <t>13.07.2024, БК "Монарх", Kazakhstan, Astana respýblıkalyq mańyzdy qala, Astana, проспект Шакарима Кудайбердиулы,  7</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 23</t>
   </si>
   <si>
     <t>25 - 28</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Макашев Дастан</t>
+    <t>Makashev Dastan</t>
   </si>
   <si>
-    <t>Атамуратов Равиль</t>
+    <t>Atamuratov Ravil</t>
   </si>
   <si>
-    <t>Абильдаев Ерлан</t>
+    <t>Abildaev Erlan</t>
   </si>
   <si>
-    <t>Казыбеков Жанибек</t>
+    <t>Kazybekov Zhanibek</t>
   </si>
   <si>
-    <t>Ермеков Онгар</t>
+    <t>Ermekov Ongar</t>
   </si>
   <si>
-    <t>Сарсенбаев Данияр</t>
+    <t>Sarsenbayev Daniyar</t>
   </si>
   <si>
-    <t>Токбаев Сабыржан</t>
+    <t>Tokbayev Sabyrzhan</t>
   </si>
   <si>
-    <t>Тюлебаев Асет</t>
+    <t>Tyulebaev Aset</t>
   </si>
   <si>
-    <t>Ахметжан Алишер</t>
+    <t>Ahmetzhan Alisher</t>
   </si>
   <si>
-    <t>Джарымбетов Нуркен</t>
+    <t>Dzharymbetov Nurken</t>
   </si>
   <si>
-    <t>Кайратулы Мурат</t>
+    <t>Kayratuly Murat</t>
   </si>
   <si>
-    <t>Мадиев Асет</t>
+    <t>Madiev Aset</t>
   </si>
   <si>
-    <t>Жуматай Елдос</t>
+    <t>Kim Petr</t>
   </si>
   <si>
-    <t>Ким Пётр</t>
+    <t>Maksut Nurdaulet</t>
   </si>
   <si>
-    <t>Максут Нурдаулет</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Zhumatay Eldos</t>
   </si>
   <si>
     <t>----- ----</t>
   </si>
   <si>
-    <t>Ерсеитов Олжас</t>
+    <t>Erseitov Olzhas</t>
   </si>
   <si>
-    <t>Кугай Владимир</t>
+    <t>Kugay Vladimir</t>
   </si>
   <si>
-    <t>Макашев Бауржан</t>
+    <t>Mahmetov Il'as</t>
   </si>
   <si>
-    <t>Махметов Ильяс</t>
+    <t>Makashev Baurzhan</t>
   </si>
   <si>
-    <t>Сансызбаев Даурен</t>
+    <t>Sansizbayev Dauren</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Батай Мурат</t>
+    <t>Batay Murat</t>
   </si>
   <si>
-    <t>Кириллов Дмитрий</t>
+    <t>Kirillov Dmitriy</t>
   </si>
   <si>
-    <t>Ли Сергей</t>
+    <t>Li Sergey</t>
   </si>
   <si>
-    <t>Усенбаев Равиль</t>
+    <t>Usenbaev Ravil</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -932,71 +932,71 @@
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C22" s="8"/>
+      <c r="C22" s="8">
+        <v>1967</v>
+      </c>
       <c r="D22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C23" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C23" s="8"/>
       <c r="D23" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1991</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>50</v>
@@ -1026,73 +1026,73 @@
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="8"/>
+      <c r="C27" s="8">
+        <v>1998</v>
+      </c>
       <c r="D27" s="8" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C28" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="8"/>
       <c r="D28" s="8" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
@@ -1144,51 +1144,51 @@
       </c>
       <c r="C32" s="8">
         <v>1988</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>47</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
         <v>1980</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>