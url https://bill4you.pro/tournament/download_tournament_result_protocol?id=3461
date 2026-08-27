--- v0 (2026-08-24)
+++ v1 (2026-08-27)
@@ -119,57 +119,57 @@
   <si>
     <t>Shimanskii Oleg</t>
   </si>
   <si>
     <t>Shvalov Konstantin</t>
   </si>
   <si>
     <t>Userbaev Kelgen</t>
   </si>
   <si>
     <t>Amelin Andrey</t>
   </si>
   <si>
     <t>Bokarev Pavel</t>
   </si>
   <si>
     <t>Khansulian Aren</t>
   </si>
   <si>
     <t>Kuzakov Ilya</t>
   </si>
   <si>
     <t>Lebeshevskyi Mikhail</t>
   </si>
   <si>
-    <t>lynev sergey</t>
+    <t>Lynev Sergey</t>
   </si>
   <si>
     <t>Tursunov Lochin</t>
   </si>
   <si>
-    <t>VOLODKO Andrey</t>
+    <t>Volodko Andrey</t>
   </si>
   <si>
     <t>Diakonov Tato</t>
   </si>
   <si>
     <t>Saaduev Ramazan</t>
   </si>
   <si>
     <t>Usolcev Sergei</t>
   </si>
   <si>
     <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3р</t>
   </si>