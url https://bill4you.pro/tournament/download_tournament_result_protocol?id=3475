--- v0 (2025-12-25)
+++ v1 (2026-08-28)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>БК MASSE</t>
   </si>
   <si>
     <t>Ульяновск 2024. MASSE. Пирамида № 16</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>27.07.2024, БК MASSE, Россия, Ульяновская область, Ульяновск, ул. Рябикова 21 б</t>
+    <t>27.07.2024, БК MASSE, Russian Federation, Ulyanovsk Region, Ulyanovsk, ул. Рябикова 21 б</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Толченов Дмитрий</t>
+    <t>Tolchenov Dmitry</t>
   </si>
   <si>
-    <t>Лобанов Вадим</t>
+    <t>Lobanov Vadim</t>
   </si>
   <si>
-    <t>Свечников Юрий</t>
+    <t>Svechnikov Yuriy</t>
   </si>
   <si>
-    <t>Куфтырев Сергей</t>
+    <t>Kuftirev Sergei</t>
   </si>
   <si>
-    <t>Афонькин Николай</t>
+    <t>Afonkin Nik</t>
   </si>
   <si>
-    <t>Коршуненко Сергей</t>
+    <t>Korshunenko Sergey</t>
   </si>
   <si>
-    <t>Куликов Назар</t>
+    <t>Kulikov Nazar</t>
   </si>
   <si>
-    <t>Мартынов Евгений</t>
+    <t>Martynov Evgenij</t>
   </si>
   <si>
-    <t>Ближин Олег</t>
+    <t>Blizhin Oleg</t>
   </si>
   <si>
-    <t>Дмитриев Николай</t>
+    <t>Dmitriev Nikolay</t>
   </si>
   <si>
-    <t>Осипов Иван</t>
+    <t>Osipov Ivan</t>
   </si>
   <si>
-    <t>Толченов Владимир</t>
+    <t>Tolchenov Vladimir</t>
   </si>
   <si>
-    <t>Еремеев Виталий</t>
+    <t>Eremeev Vitaliy</t>
   </si>
   <si>
-    <t>Косолапов Данил</t>
+    <t>Kosolapov Danil</t>
   </si>
   <si>
-    <t>Минкин Кирилл</t>
+    <t>Minkin Kirill</t>
   </si>
   <si>
-    <t>Умаров Тимур</t>
+    <t>Umarov Timur</t>
   </si>
   <si>
-    <t>Подлесный Вячеслав</t>
+    <t>Podlesnyy Vyacheslav</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Ульяновск</t>
+    <t>Ulyanovsk</t>
   </si>
   <si>
-    <t>Уфа</t>
+    <t>Ufa</t>
   </si>
   <si>
-    <t>Тольятти</t>
+    <t>Tolyatti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>