--- v0 (2025-12-13)
+++ v1 (2026-09-01)
@@ -14,369 +14,369 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
-    <t>Академия Бильярда</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Кубок Астаны 2024</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>03.08.2024, Академия Бильярда, Казахстан, Павлодарская область, Павлодар, Назарбаева 219/1</t>
+    <t>03.08.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
     <t>49 - 64</t>
   </si>
   <si>
     <t>65 - 83</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Ракишев Сатбек</t>
+    <t>Rakishev Satbek</t>
   </si>
   <si>
-    <t>Ким Вися</t>
+    <t>Kim Visya</t>
   </si>
   <si>
-    <t>Джапаров Нариман</t>
+    <t>Dzhaparov Nariman</t>
   </si>
   <si>
-    <t>Рыжих Николай</t>
+    <t>Ryzhih Nikolay</t>
   </si>
   <si>
-    <t>Бейсбеков Рамазан</t>
+    <t>Beysbekov Ramazan</t>
   </si>
   <si>
-    <t>Иващенко Виктор</t>
+    <t>Ivaschenko Viktor</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Салимбаев Бауыржан</t>
+    <t>Salimbaev Bauyrzhan</t>
   </si>
   <si>
-    <t>Аймаков Аслан</t>
+    <t>Ahmetov Beyshembek</t>
   </si>
   <si>
-    <t>Ахметов Бейшембек</t>
+    <t>Aymakov Aslan</t>
   </si>
   <si>
-    <t>Байбатчин Еркин</t>
+    <t>Baybatchin Erkin</t>
   </si>
   <si>
-    <t>Зекенов Канат</t>
+    <t>Li Viktor</t>
   </si>
   <si>
-    <t>Ли Виктор</t>
+    <t>Musagul Almas</t>
   </si>
   <si>
-    <t>Мусагул Алмас</t>
+    <t>Pylev Valeriy</t>
   </si>
   <si>
-    <t>Пылев Валерий</t>
+    <t>Tohtarbekov Marat</t>
   </si>
   <si>
-    <t>Тохтарбеков Марат</t>
+    <t>Zekenov Kanat</t>
   </si>
   <si>
-    <t>Акашев Марат</t>
+    <t>Akashev Marat</t>
   </si>
   <si>
-    <t>Емельянов Анатолий</t>
+    <t>Emelyanov Anatoliy</t>
   </si>
   <si>
-    <t>Жапаров Узул</t>
+    <t>Hohlov Sergey</t>
   </si>
   <si>
-    <t>Завазиев Абдрасул</t>
+    <t>Karaken Edil</t>
   </si>
   <si>
-    <t>Каракен Едил</t>
+    <t>Kim Anatoliy</t>
   </si>
   <si>
-    <t>Ким Анатолий</t>
+    <t>Nam Oleg</t>
   </si>
   <si>
-    <t>Нам Олег</t>
+    <t>Zavaziev Abdrasul</t>
   </si>
   <si>
-    <t>Хохлов Сергей</t>
+    <t>Zhaparov Uzul</t>
   </si>
   <si>
-    <t>Актанов Серик</t>
+    <t>Aktanov Serik</t>
   </si>
   <si>
-    <t>Байгалиев Бейсен</t>
+    <t>Baygaliev Beysen</t>
   </si>
   <si>
-    <t>Байзаков Женес</t>
+    <t>Bayzakov Zhenes</t>
   </si>
   <si>
-    <t>Иванов Игорь</t>
+    <t>Ivanov Igor</t>
   </si>
   <si>
-    <t>Изатов Мурат</t>
+    <t>Izatov Murat</t>
   </si>
   <si>
-    <t>Камзабаев Орман</t>
+    <t>Kamzabaev Orman</t>
   </si>
   <si>
-    <t>Ташаев Тажибай</t>
+    <t>Tashaev Tazhibay</t>
   </si>
   <si>
-    <t>Тусипбеков Тусипхан</t>
+    <t>Tusipbekov Tusiphan</t>
   </si>
   <si>
-    <t>Асанбаев Алыбай</t>
+    <t>Asanbaev Alybay</t>
   </si>
   <si>
-    <t>Байбатчин Серик</t>
+    <t>Baybatchin Serik</t>
   </si>
   <si>
-    <t>Дамитов Бахытжан</t>
+    <t>Damitov Bahytzhan</t>
   </si>
   <si>
-    <t>Доскожин Марат</t>
+    <t>Doskozhin Marat</t>
   </si>
   <si>
-    <t>Жарылгапов Мурат</t>
+    <t>Insenbaev Rymhan</t>
   </si>
   <si>
-    <t>Инсенбаев Рымхан</t>
+    <t>Kasenov Ryspek</t>
   </si>
   <si>
-    <t>Касенов Рыспек</t>
+    <t>Makenov Amirzhan</t>
   </si>
   <si>
-    <t>Макенов Амиржан</t>
+    <t>Musin Zheksenbay</t>
   </si>
   <si>
-    <t>Мусин Жексенбай</t>
+    <t>Orazaev Baygali</t>
   </si>
   <si>
-    <t>Оразаев Байгали</t>
+    <t>Pshenbaev Kayrat</t>
   </si>
   <si>
-    <t>Пшенбаев Кайрат</t>
+    <t>Sagandykov Tulendy</t>
   </si>
   <si>
-    <t>Сагандыков Туленды</t>
+    <t>Sagynaev Dulat</t>
   </si>
   <si>
-    <t>Сагынаев Дулат</t>
+    <t>Shombinov Erkinbek</t>
   </si>
   <si>
-    <t>Трубчанин Игорь</t>
+    <t>Trubchanin Igor</t>
   </si>
   <si>
-    <t>Уакбаев Бахеджан</t>
+    <t>Uakbaev Bahedzhan</t>
   </si>
   <si>
-    <t>Шомбинов Еркинбек</t>
+    <t>Zharylgapov Murat</t>
   </si>
   <si>
-    <t>Айтказин Токтаубай</t>
+    <t>Apsalikov Kazbek</t>
   </si>
   <si>
-    <t>Апсаликов Казбек</t>
+    <t>Aytkazin Toktaubay</t>
   </si>
   <si>
-    <t>Бисенов Булат</t>
+    <t>Bisenov Bulat</t>
   </si>
   <si>
-    <t>Гатаулин Евгений</t>
+    <t>Dunenbetov Nurpeis</t>
   </si>
   <si>
-    <t>Дуненбетов Нурпеис</t>
+    <t>Eremin Mihail</t>
   </si>
   <si>
-    <t>Еремин Михаил</t>
+    <t>Gataulin Evgeniy</t>
   </si>
   <si>
-    <t>Каипов Ерканат</t>
+    <t>Kaipov Erkanat</t>
   </si>
   <si>
-    <t>Козолуп Геннадий</t>
+    <t>Kozolup Gennadiy</t>
   </si>
   <si>
-    <t>Макатов Талгат</t>
+    <t>Makatov Talgat</t>
   </si>
   <si>
-    <t>Мамбетов Асхат</t>
+    <t>Mambetov Ashat</t>
   </si>
   <si>
-    <t>Мамырбаев Рахымбек</t>
+    <t>Mamyrbaev Rahymbek</t>
   </si>
   <si>
-    <t>Сагандыков Толемис</t>
+    <t>Sagandykov Tolemis</t>
   </si>
   <si>
-    <t>Толкумбаев Адильбек</t>
+    <t>Tolkumbaev Adilbek</t>
   </si>
   <si>
-    <t>Тымбаев Бауржан</t>
+    <t>Tymbaev Baurzhan</t>
   </si>
   <si>
-    <t>Ыскаков Абдулла</t>
+    <t>Yskakov Abdulla</t>
   </si>
   <si>
-    <t>Юн Игорь</t>
+    <t>Yun Igor</t>
   </si>
   <si>
-    <t>Асан Даулет</t>
+    <t>Asan Daulet</t>
   </si>
   <si>
-    <t>Балгожаев Бауыржан</t>
+    <t>Balgozhaev Bauyrzhan</t>
   </si>
   <si>
-    <t>Ермекбаев Галы</t>
+    <t>Ermekbaev Galy</t>
   </si>
   <si>
-    <t>Жалпаков Оразбек</t>
+    <t>Esenaliev Sabyrbek</t>
   </si>
   <si>
-    <t>Жаркешов Серикбай</t>
+    <t>Kaliev Aybar</t>
   </si>
   <si>
-    <t>Жарылкоганов Боранбай</t>
+    <t>Kenzhaev Idrisbek</t>
   </si>
   <si>
-    <t>Калиев Айбар</t>
+    <t>Kim Aleksandr</t>
   </si>
   <si>
-    <t>Кенжаев Идрисбек</t>
+    <t>Kizatov Murat</t>
   </si>
   <si>
-    <t>Кизатов Мурат</t>
+    <t>Kusainov Ermek</t>
   </si>
   <si>
-    <t>Ким Александр</t>
+    <t>Li Valeriy</t>
   </si>
   <si>
-    <t>Кусаинов Ермек</t>
+    <t>Makeshov Erkin</t>
   </si>
   <si>
-    <t>Ли Валерий</t>
+    <t>Monolbaev Azizbek</t>
   </si>
   <si>
-    <t>Макешов Еркин</t>
+    <t>Nishanbaev Hayrulla</t>
   </si>
   <si>
-    <t>Монолбаев Азизбек</t>
+    <t>Sadybek Tugel</t>
   </si>
   <si>
-    <t>Нишанбаев Хайрулла</t>
+    <t>Tansykbaev Nuridden</t>
   </si>
   <si>
-    <t>Садыбек Тугел</t>
+    <t>Zhalpakov Orazbek</t>
   </si>
   <si>
-    <t>Тансыкбаев Нуридден</t>
+    <t>Zharkeshov Serikbay</t>
   </si>
   <si>
-    <t>Эсеналиев Сабырбек</t>
+    <t>Zharylkoganov Boranbay</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Жумагулов Ербол</t>
+    <t>Zhumagulov Erbol</t>
   </si>
   <si>
-    <t>Пономарев Дмитрий</t>
+    <t>Ponomarev Dmitriy</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Кыргызстан</t>
+    <t>Kyrgyzstan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -993,77 +993,77 @@
       </c>
       <c r="B15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8">
         <v>1960</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
         <v>1958</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
@@ -1073,111 +1073,111 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
         <v>1957</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
-        <v>1958</v>
+        <v>1939</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>1939</v>
+        <v>1955</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>105</v>
       </c>
@@ -1191,151 +1191,151 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="8">
         <v>1951</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="8">
-        <v>1938</v>
+        <v>1960</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="8">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="8">
-        <v>1957</v>
+        <v>1951</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
-        <v>1951</v>
+        <v>1961</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
-        <v>1961</v>
+        <v>1953</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
-        <v>1960</v>
+        <v>1938</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>1960</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="9" t="s">
@@ -1551,207 +1551,207 @@
       </c>
       <c r="B43" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="8">
         <v>1944</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="C46" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="8"/>
       <c r="D46" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C47" s="8"/>
+      <c r="C47" s="8">
+        <v>1958</v>
+      </c>
       <c r="D47" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C48" s="8">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C49" s="8">
-        <v>1956</v>
+        <v>1961</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="8"/>
+      <c r="C51" s="8">
+        <v>1961</v>
+      </c>
       <c r="D51" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
-        <v>1961</v>
+        <v>1947</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
         <v>1959</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E53" s="9" t="s">
@@ -1765,91 +1765,91 @@
       <c r="A54" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
-        <v>1951</v>
+        <v>1960</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="8">
-        <v>1960</v>
+        <v>1951</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E57" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C58" s="8">
         <v>1959</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E58" s="9" t="s">
@@ -1862,71 +1862,71 @@
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E59" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="C60" s="8"/>
+      <c r="C60" s="8">
+        <v>1949</v>
+      </c>
       <c r="D60" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="C61" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C61" s="8"/>
       <c r="D61" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="8">
         <v>1952</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E62" s="9" t="s">
         <v>105</v>
@@ -2155,349 +2155,349 @@
       </c>
       <c r="B74" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C74" s="8">
         <v>1959</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C75" s="8">
-        <v>1952</v>
+        <v>1961</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="8"/>
+      <c r="C76" s="8">
+        <v>1960</v>
+      </c>
       <c r="D76" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C77" s="8">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C78" s="8">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C79" s="8">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C80" s="8">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C81" s="8">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C82" s="8">
         <v>1959</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C83" s="8">
         <v>1957</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="C84" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C84" s="8"/>
       <c r="D84" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C85" s="8">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C86" s="8"/>
       <c r="D86" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="C87" s="8"/>
       <c r="D87" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="C88" s="8"/>
+        <v>96</v>
+      </c>
+      <c r="C88" s="8">
+        <v>1952</v>
+      </c>
       <c r="D88" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E88" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" s="1"/>
       <c r="H88" s="1"/>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="C89" s="8"/>
       <c r="D89" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E89" s="9" t="s">
         <v>105</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="8">
-        <v>1961</v>
+        <v>1947</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>103</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="10"/>
       <c r="B91" s="7"/>
       <c r="C91" s="7"/>
       <c r="D91" s="7"/>
       <c r="E91" s="7"/>
       <c r="F91" s="7"/>
       <c r="G91" s="7"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="10"/>
       <c r="B92" s="7"/>
       <c r="C92" s="7"/>
       <c r="D92" s="7"/>
       <c r="E92" s="7"/>
       <c r="F92" s="7"/>
       <c r="G92" s="7"/>
       <c r="H92" s="1"/>
     </row>