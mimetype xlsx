--- v1 (2025-12-24)
+++ v2 (2026-08-19)
@@ -20,207 +20,207 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>ФБСР</t>
   </si>
   <si>
     <t>Первенство России 2024 "Динамичная пирамида", юниорки до 19 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>11.08.2024, Центр бильярдного спорта «Ольгино», Россия, Санкт-Петербург, ул. Приморское шоссе 4к1</t>
+    <t>11.08.2024, Центр бильярдного спорта «Ольгино», Russian Federation, St. Petersburg, Saint Petersburg, ул. Приморское шоссе 4к1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 22</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Осинцева Варвара</t>
+    <t>Osintseva Varvara</t>
   </si>
   <si>
-    <t>Ларченко Марианна</t>
+    <t>Larchenko Marianna</t>
   </si>
   <si>
-    <t>Волк Анастасия</t>
+    <t>Makeeva Viktoriya</t>
   </si>
   <si>
-    <t>Макеева Виктория</t>
+    <t>Volk Anastasiya</t>
   </si>
   <si>
-    <t>Валеева Радмила</t>
+    <t>Kopnina Alena</t>
   </si>
   <si>
-    <t>Копнина Алёна</t>
+    <t>Mudrik Viktoriya</t>
   </si>
   <si>
-    <t>Мудрик Виктория</t>
+    <t>Nagulova Irina</t>
   </si>
   <si>
-    <t>Нягулова Ирина</t>
+    <t>Valeeva Radmila</t>
   </si>
   <si>
-    <t>Жидайкина Диана</t>
+    <t>Frolova Ekaterina</t>
   </si>
   <si>
-    <t>Ковалева Екатерина</t>
+    <t>Kovaleva Ekaterina</t>
   </si>
   <si>
-    <t>Пронина София</t>
+    <t>Pronina Sofiya</t>
   </si>
   <si>
-    <t>Фролова Екатерина</t>
+    <t>Zhidaykina Diana</t>
   </si>
   <si>
-    <t>Бычкова Злата</t>
+    <t>Byckova Zlata</t>
   </si>
   <si>
-    <t>Михайлик Виктория</t>
+    <t>Mihaylik Viktoriya</t>
   </si>
   <si>
-    <t>Николаева Кристина</t>
+    <t>Nikolaeva Kristina</t>
   </si>
   <si>
-    <t>Радюкова Екатерина</t>
+    <t>Radukova Ekaterina</t>
   </si>
   <si>
-    <t>Ковальчук Екатерина</t>
+    <t>Khakimova Alexandra</t>
   </si>
   <si>
-    <t>Кондратьева Валерия</t>
+    <t>Kondrateva Valeriya</t>
   </si>
   <si>
-    <t>Кошкидько Дарья</t>
+    <t>Koshkidko Darya</t>
   </si>
   <si>
-    <t>Мартынова Анна</t>
+    <t>Kovalchuk Ekaterina</t>
   </si>
   <si>
-    <t>Матвеева Александра</t>
+    <t>Martynova Anna</t>
   </si>
   <si>
-    <t>Хакимова Александра</t>
+    <t>Matveeva Aleksandra</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Лошаков Аркадий</t>
+    <t>Loshakov Arkadiy</t>
   </si>
   <si>
-    <t>Бернадский Борис</t>
+    <t>Bernadskiy Boris</t>
   </si>
   <si>
-    <t>Галлямов Ленар</t>
+    <t>Gallyamov Lenar</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>МС</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Регион</t>
+    <t>Region</t>
   </si>
   <si>
-    <t>ХМАО - Югра</t>
+    <t>KhMAO - Yugra</t>
   </si>
   <si>
-    <t>Санкт-Петербург</t>
+    <t>St. Petersburg</t>
   </si>
   <si>
-    <t>Оренбургская область</t>
+    <t>Orenburg Region</t>
   </si>
   <si>
-    <t>Ростовская область</t>
+    <t>Stavropol Territory</t>
   </si>
   <si>
-    <t>Ставропольский край</t>
+    <t>Rostov Region</t>
   </si>
   <si>
-    <t>Хабаровский край</t>
+    <t>Voronezh Region</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Воронежская область</t>
+    <t>Khabarovsk Territory</t>
   </si>
   <si>
-    <t>Рязанская область</t>
+    <t>Ryazan Region</t>
   </si>
   <si>
-    <t>Владимирская область</t>
+    <t>Vladimir Region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -721,157 +721,157 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>2006</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>2007</v>
+        <v>2006</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="D15" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>2006</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
@@ -1004,54 +1004,54 @@
       </c>
       <c r="C23" s="8">
         <v>2007</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>53</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2007</v>
       </c>
       <c r="D24" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>2008</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>41</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
@@ -1064,94 +1064,94 @@
       </c>
       <c r="C26" s="8">
         <v>2006</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>45</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>2007</v>
       </c>
       <c r="D27" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>2007</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="8">
         <v>2007</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="10"/>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="10"/>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="1"/>
     </row>