--- v0 (2025-12-18)
+++ v1 (2026-08-29)
@@ -14,270 +14,270 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>Академия Бильярда</t>
+    <t>START 8</t>
   </si>
   <si>
     <t>Кубок Кокшетау (50+ лет)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>09.08.2024, Академия Бильярда, Казахстан, Павлодарская область, Павлодар, Назарбаева 219/1</t>
+    <t>09.08.2024, START 8, Kazakhstan, Almaty oblysy, Almaty</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 48</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Оразбаев Даулет</t>
+    <t>Orazbaev Daulet</t>
   </si>
   <si>
-    <t>Мударисов Эмиль</t>
+    <t>Mudarisov Emil</t>
   </si>
   <si>
-    <t>Темирхонов Аюбхон</t>
+    <t>Shaykenov Erken</t>
   </si>
   <si>
-    <t>Шайкенов Еркен</t>
+    <t>Temirhonov Ayubhon</t>
   </si>
   <si>
-    <t>Жумагулов Ербол</t>
+    <t>Kaliev Erkin</t>
   </si>
   <si>
-    <t>Калиев Еркин</t>
+    <t>Kaltaev Osymbay</t>
   </si>
   <si>
-    <t>Калтаев Осымбай</t>
+    <t>Klimahin Vyacheslav</t>
   </si>
   <si>
-    <t>Климахин Вячеслав</t>
+    <t>Zhumagulov Erbol</t>
   </si>
   <si>
-    <t>Аскаров Жанат</t>
+    <t>Askarov Zhanat</t>
   </si>
   <si>
-    <t>Бейсембаев Ескендыр</t>
+    <t>Beysembaev Eskendyr</t>
   </si>
   <si>
-    <t>Диденко Константин</t>
+    <t>Didenko Konstantin</t>
   </si>
   <si>
-    <t>Мажитов Кармаш</t>
+    <t>Mazhitov Karmash</t>
   </si>
   <si>
-    <t>Сагиев Айтан</t>
+    <t>Sagiev Aytan</t>
   </si>
   <si>
-    <t>Салемов Достанбек</t>
+    <t>Salemov Dostanbek</t>
   </si>
   <si>
-    <t>Тумгоев Мусса</t>
+    <t>Shautybaev Aday</t>
   </si>
   <si>
-    <t>Шаутыбаев Адай</t>
+    <t>Tumgoev Mussa</t>
   </si>
   <si>
-    <t>Адильханов Жангельды</t>
+    <t>Adilhanov Zhangeldy</t>
   </si>
   <si>
-    <t>Бугрова Ирина</t>
+    <t>Bugrova Irina</t>
   </si>
   <si>
-    <t>Галимзянов Руслан</t>
+    <t>Doskozhin Marat</t>
   </si>
   <si>
-    <t>Доскожин Марат</t>
+    <t>Galimzyanov Ruslan</t>
   </si>
   <si>
-    <t>Кудинов Марат</t>
+    <t>Hvan Anatoliy</t>
   </si>
   <si>
-    <t>Лю Игорь</t>
+    <t>Kudinov Marat</t>
   </si>
   <si>
-    <t>Макымбаев Мурат</t>
+    <t>Lyu Igor</t>
   </si>
   <si>
-    <t>Милкин Борис</t>
+    <t>Makymbaev Murat</t>
   </si>
   <si>
-    <t>Мирашев Кайрат</t>
+    <t>Milkin Boris</t>
   </si>
   <si>
-    <t>Нурсеитов Аскар</t>
+    <t>Mirashev Kayrat</t>
   </si>
   <si>
-    <t>Оспанов Канат</t>
+    <t>Nurseitov Askar</t>
   </si>
   <si>
-    <t>Пинигин Владимир</t>
+    <t>Ospanov Kanat</t>
   </si>
   <si>
-    <t>Сатвалдинов Талгат</t>
+    <t>Pinigin Vladimir</t>
   </si>
   <si>
-    <t>Сейтов Серикбай</t>
+    <t>Satvaldinov Talgat</t>
   </si>
   <si>
-    <t>Хван Анатолий</t>
+    <t>Seytov Serikbay</t>
   </si>
   <si>
-    <t>Шакаев Сабит</t>
+    <t>Shakaev Sabit</t>
   </si>
   <si>
-    <t>Адишев Мухтар</t>
+    <t>Abishev Muhtar</t>
   </si>
   <si>
-    <t>Байзаков Женис</t>
+    <t>Baymukashev Serik</t>
   </si>
   <si>
-    <t>Баймукашев Серик</t>
+    <t>Bayzakov Zhenis</t>
   </si>
   <si>
-    <t>Болатов Сырым</t>
+    <t>Bolatov Syrym</t>
   </si>
   <si>
-    <t>Есентаев Мейрхан</t>
+    <t>Esentaev Meyrhan</t>
   </si>
   <si>
-    <t>Кизатов Артур</t>
+    <t>Hvan Nikolay</t>
   </si>
   <si>
-    <t>Кононенко Андрей</t>
+    <t>Kizatov Artur</t>
   </si>
   <si>
-    <t>Нуртазин Сакен</t>
+    <t>Kononenko Andrey</t>
   </si>
   <si>
-    <t>Омаров Еркин</t>
+    <t>Nurtazin Saken</t>
   </si>
   <si>
-    <t>Рагозина Наталья</t>
+    <t>Omarov Erkin</t>
   </si>
   <si>
-    <t>Рыбалев Александр</t>
+    <t>Ragozina Natalya</t>
   </si>
   <si>
-    <t>Сагандыков Туленды</t>
+    <t>Rybalev Aleksandr</t>
   </si>
   <si>
-    <t>Саутбаев Султан</t>
+    <t>Sagandykov Tulendy</t>
   </si>
   <si>
-    <t>Ташаев Тажибай</t>
+    <t>Sautbaev Sultan</t>
   </si>
   <si>
-    <t>Хван Николай</t>
+    <t>Shilyaev Vladimir</t>
   </si>
   <si>
-    <t>Шиляев Владимир</t>
+    <t>Tashaev Tazhibay</t>
   </si>
   <si>
-    <t>Хижняк Владимир</t>
+    <t>Hizhnyak Vladimir</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Пономарев Дмитрий</t>
+    <t>Ponomarev Dmitriy</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>МСМК</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Казахстан</t>
+    <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Узбекистан</t>
+    <t>Uzbekistan</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>Russian Federation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -778,149 +778,149 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1972</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="D10" s="8" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="D11" s="8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="8"/>
       <c r="D13" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="8"/>
+      <c r="C14" s="8">
+        <v>1972</v>
+      </c>
       <c r="D14" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1970</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -1012,71 +1012,71 @@
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
         <v>1970</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>71</v>
       </c>
@@ -1090,129 +1090,129 @@
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
         <v>1977</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1971</v>
+        <v>1944</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
-        <v>1944</v>
+        <v>1971</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="8"/>
+      <c r="C28" s="8">
+        <v>1969</v>
+      </c>
       <c r="D28" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="C29" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="8"/>
       <c r="D29" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="8">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="8">
         <v>1962</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E31" s="9" t="s">
@@ -1228,151 +1228,151 @@
       </c>
       <c r="B32" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="8">
         <v>1962</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="8">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E33" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="8">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="8">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="8">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="8">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="8">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="8">
         <v>1969</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E39" s="9" t="s">
@@ -1460,70 +1460,72 @@
       </c>
       <c r="B44" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C44" s="8">
         <v>1970</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C45" s="8">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="C46" s="8"/>
+      <c r="C46" s="8">
+        <v>1972</v>
+      </c>
       <c r="D46" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E46" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E47" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F47" s="1"/>
@@ -1551,131 +1553,129 @@
     <row r="49" spans="1:8">
       <c r="A49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="C50" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C50" s="8"/>
       <c r="D50" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C51" s="8">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E51" s="9" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C52" s="8">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="C53" s="8"/>
+      <c r="C53" s="8">
+        <v>1969</v>
+      </c>
       <c r="D53" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C54" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C54" s="8"/>
       <c r="D54" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="8" t="s">
         <v>67</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>71</v>
       </c>
       <c r="F55" s="1"/>
@@ -1706,51 +1706,51 @@
       <c r="A57" s="10"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="7"/>
       <c r="H57" s="1"/>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="10"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="7"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="10"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="1"/>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="7" t="s">
         <v>64</v>
       </c>