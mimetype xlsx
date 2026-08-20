--- v0 (2025-12-18)
+++ v1 (2026-08-20)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Golden Club Narva</t>
   </si>
   <si>
     <t>"Billimor OPEN 2025"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>21.09.2024, Golden Club Narva, Эстония, уезд Ида-Вирумаа, Нарва, улица Алберт-Аугуст Тийманни,  5</t>
+    <t>21.09.2024, Golden Club Narva, Estonia, Ida-Viru County, Narva, улица Алберт-Аугуст Тийманни,  5</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 20</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Baykov Eduard</t>
   </si>
   <si>
     <t>Tsernuhha Aleksandr</t>
   </si>
   <si>
-    <t>Дмитриев Евгений</t>
+    <t>Dmitrijev Jevgeni</t>
   </si>
   <si>
     <t>Muttanen Timo</t>
+  </si>
+  <si>
+    <t>Chamkaev Maksim</t>
+  </si>
+  <si>
+    <t>Egorov Vitaliy</t>
   </si>
   <si>
     <t>Kurotskin Oleg</t>
   </si>
   <si>
     <t>Urban Semjon</t>
   </si>
   <si>
-    <t>Егоров Виталий</t>
+    <t>Pischik Yuriy</t>
   </si>
   <si>
-    <t>Чамкаев Максим</t>
+    <t>Shibalov Mihail</t>
   </si>
   <si>
-    <t>Пищик Юрий</t>
+    <t>Tarkovskiy Danil</t>
   </si>
   <si>
-    <t>Тарковский Данил</t>
+    <t>Tolmachev Stanislav</t>
   </si>
   <si>
-    <t>Толмачев Станислав</t>
+    <t>Egorovcev Sergey</t>
   </si>
   <si>
-    <t>Шибалов Михаил</t>
+    <t>Ilyushkin Valeriy</t>
   </si>
   <si>
-    <t>Егоровцев Сергей</t>
+    <t>Kuzub Mihail</t>
   </si>
   <si>
-    <t>Илюшкин Валерий</t>
+    <t>Shahin Egor</t>
   </si>
   <si>
-    <t>Кузуб Михаил</t>
-[...2 lines deleted...]
-    <t>Шахин Егор</t>
+    <t>Litvinov Aleksandr</t>
   </si>
   <si>
     <t>Nishanov Nozimjon</t>
   </si>
   <si>
     <t>Suislep Tannar</t>
   </si>
   <si>
-    <t>Литвинов Александр</t>
+    <t>Udovytskyi Anatolii</t>
   </si>
   <si>
-    <t>Удовицкий Анатолий</t>
-[...2 lines deleted...]
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -717,91 +717,91 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1983</v>
+        <v>1991</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1991</v>
+        <v>1971</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
         <v>1983</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="9" t="s">
@@ -817,91 +817,91 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1975</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
-        <v>1999</v>
+        <v>1993</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1984</v>
+        <v>1999</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1993</v>
+        <v>1984</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1986</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="9" t="s">
@@ -957,91 +957,91 @@
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2002</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
-        <v>1985</v>
+        <v>1959</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="8">
-        <v>1969</v>
+        <v>1985</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1959</v>
+        <v>1969</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="8">
         <v>1990</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="9" t="s">