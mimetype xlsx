--- v0 (2025-12-21)
+++ v1 (2026-08-19)
@@ -20,144 +20,144 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Golden Club Narva</t>
   </si>
   <si>
     <t>"ПИРАМИДА С ПРОДОЛЖЕНИЕМ (до 40-а шаров)"</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>12.10.2024, Golden Club Narva, Эстония, уезд Ида-Вирумаа, Нарва, улица Алберт-Аугуст Тийманни,  5</t>
+    <t>12.10.2024, Golden Club Narva, Estonia, Ida-Viru County, Narva, улица Алберт-Аугуст Тийманни,  5</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 14</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
     <t>Muttanen Timo</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Baykov Eduard</t>
   </si>
   <si>
     <t>Kurotskin Oleg</t>
   </si>
   <si>
-    <t>Zaitsev Vladislav</t>
+    <t>Zaycev Vladislav</t>
   </si>
   <si>
     <t>Ban Ilja</t>
   </si>
   <si>
-    <t>Кузуб Михаил</t>
+    <t>Chamkaev Maksim</t>
   </si>
   <si>
-    <t>Чамкаев Максим</t>
+    <t>Kuzub Mihail</t>
   </si>
   <si>
-    <t>Шахин Егор</t>
+    <t>Shahin Egor</t>
   </si>
   <si>
-    <t>Булаченков Юрий</t>
+    <t>Bulatsenkov Juri</t>
   </si>
   <si>
-    <t>Илюшкин Валерий</t>
+    <t>Ilyushkin Valeriy</t>
   </si>
   <si>
-    <t>Трейберг Сергей</t>
+    <t>Treyberg Sergey</t>
   </si>
   <si>
-    <t>Удовицкий Анатолий</t>
+    <t>Udovytskyi Anatolii</t>
   </si>
   <si>
-    <t>Вакилов Радик</t>
+    <t>Litvinov Aleksandr</t>
   </si>
   <si>
-    <t>Литвинов Александр</t>
+    <t>Vakilov Radik</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -858,71 +858,71 @@
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
         <v>1990</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>33</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="10"/>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="10"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>