--- v0 (2025-12-23)
+++ v1 (2026-08-21)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Golden Club Narva</t>
   </si>
   <si>
     <t>Billimor 25</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>26.10.2024, Golden Club Narva, Эстония, уезд Ида-Вирумаа, Нарва, улица Алберт-Аугуст Тийманни,  5</t>
+    <t>26.10.2024, Golden Club Narva, Estonia, Ida-Viru County, Narva, улица Алберт-Аугуст Тийманни,  5</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 19</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Соколов Андрей</t>
+    <t>Sokolov Andrey</t>
   </si>
   <si>
-    <t>Zaitsev Vladislav</t>
+    <t>Zaycev Vladislav</t>
+  </si>
+  <si>
+    <t>Baykov Eduard</t>
   </si>
   <si>
     <t>Kurotskin Oleg</t>
   </si>
   <si>
-    <t>Байков Эдуард</t>
+    <t>Efimov Vladimir</t>
+  </si>
+  <si>
+    <t>Egorov Vitaliy</t>
+  </si>
+  <si>
+    <t>Egorovcev Sergey</t>
   </si>
   <si>
     <t>Muttanen Timo</t>
   </si>
   <si>
-    <t>Егоров Виталий</t>
+    <t>Bulatsenkov Juri</t>
   </si>
   <si>
-    <t>Егоровцев Сергей</t>
+    <t>Kuzub Mihail</t>
   </si>
   <si>
-    <t>Ефимов Владимир</t>
+    <t>Tarkovskiy Danil</t>
   </si>
   <si>
-    <t>Булаченков Юрий</t>
+    <t>Udovytskyi Anatolii</t>
   </si>
   <si>
-    <t>Кузуб Михаил</t>
+    <t>Kuznecov Aleksandr</t>
   </si>
   <si>
-    <t>Тарковский Данил</t>
+    <t>Miroshnikov Aleksandr</t>
   </si>
   <si>
-    <t>Удовицкий Анатолий</t>
+    <t>Shafrov Denis</t>
   </si>
   <si>
-    <t>Кузнецов Александр</t>
+    <t>Shahin Egor</t>
   </si>
   <si>
-    <t>Мирошников Александр</t>
+    <t>Dyba Ivan</t>
   </si>
   <si>
-    <t>Шафров Денис</t>
-[...2 lines deleted...]
-    <t>Шахин Егор</t>
+    <t>Ilyushkin Valeriy</t>
   </si>
   <si>
     <t>Nishanov Nozimjon</t>
   </si>
   <si>
-    <t>Дыба Иван</t>
-[...5 lines deleted...]
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Страна</t>
+    <t>Country</t>
   </si>
   <si>
-    <t>Эстония</t>
+    <t>Estonia</t>
   </si>
   <si>
-    <t>Украина</t>
+    <t>Ukraine</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -676,91 +676,91 @@
       </c>
       <c r="B9" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="8">
         <v>1988</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="8">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="8">
         <v>3</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1991</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
@@ -776,51 +776,51 @@
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1986</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1975</v>
+        <v>1981</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1963</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -955,90 +955,90 @@
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
         <v>2002</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="8">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="8"/>
       <c r="D24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="C25" s="8"/>
+      <c r="C25" s="8">
+        <v>1955</v>
+      </c>
       <c r="D25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="8">
-        <v>1955</v>
+        <v>1985</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>38</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="10"/>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="1"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="10"/>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>