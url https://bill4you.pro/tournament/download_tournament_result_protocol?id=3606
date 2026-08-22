--- v0 (2025-12-13)
+++ v1 (2026-08-22)
@@ -20,267 +20,267 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Открытый турнир среди любителей г. Сургут, 10 тур</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>17.08.2024, БК "Винт", Россия, ХМАО - Югра, Сургут</t>
+    <t>17.08.2024, БК "Винт", Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 24</t>
   </si>
   <si>
     <t>25 - 32</t>
   </si>
   <si>
     <t>33 - 40</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Алаев Максим</t>
+    <t>Alaev Maksim</t>
   </si>
   <si>
-    <t>Халилов Алик</t>
+    <t>Khalilov Alik</t>
   </si>
   <si>
-    <t>Егоров Андрей</t>
+    <t>Egorov Andrey</t>
   </si>
   <si>
-    <t>Римиханов Замудин</t>
+    <t>Rimihanov Zamudin</t>
   </si>
   <si>
-    <t>Короткий Александр</t>
+    <t>Korotkyay aleksandr</t>
   </si>
   <si>
-    <t>Пашаев Ешкин</t>
+    <t>Pashaev Eshkin</t>
   </si>
   <si>
-    <t>Солдатов Дмитрий</t>
+    <t>Soldatov Dmitiy</t>
   </si>
   <si>
-    <t>Якимов Андрей</t>
+    <t>Yakimov Andrey</t>
   </si>
   <si>
-    <t>Абдрахманов Айрат</t>
+    <t>Abdrahmanov Ayrat</t>
   </si>
   <si>
-    <t>Бучельников Александр</t>
+    <t>Bucel'nikov Aleksandr</t>
   </si>
   <si>
-    <t>Гусейнов Натиг</t>
+    <t>Ermatov Zhenishbek</t>
   </si>
   <si>
-    <t>Иванов Алексей</t>
+    <t>Guseinov Natig</t>
   </si>
   <si>
-    <t>Кошелев Сергей</t>
+    <t>Ivanov Alexey</t>
   </si>
   <si>
-    <t>Соловьев Владимир</t>
+    <t>Koshelev Sergey</t>
   </si>
   <si>
-    <t>Урвачев Максим</t>
+    <t>Solovev Vladimir</t>
   </si>
   <si>
-    <t>Эрматов Женишбек</t>
+    <t>Urvachev Maksim</t>
   </si>
   <si>
-    <t>Батрак Владимир</t>
+    <t>Batrak Vladimir</t>
   </si>
   <si>
-    <t>Гаджиев Руслан</t>
+    <t>Gadziev Ruslan</t>
   </si>
   <si>
-    <t>Гелевера Максим</t>
+    <t>Gelevera Maxim</t>
   </si>
   <si>
-    <t>Колодчак Дмитрий</t>
+    <t>Kolodchak Dmitriy</t>
   </si>
   <si>
-    <t>Лелетко Анжелика</t>
+    <t>Leletko Anzhelika</t>
   </si>
   <si>
-    <t>Ниёзов Руслан</t>
+    <t>Niyozov Ruslan</t>
   </si>
   <si>
-    <t>Пахомов Александр</t>
+    <t>pahomov Alexandr</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Schischkin Sergei</t>
   </si>
   <si>
-    <t>Букреева Татьяна</t>
+    <t>Bukreeva Tatiana</t>
   </si>
   <si>
-    <t>Жумашев Ерлан</t>
+    <t>Lupach Aleksandr</t>
   </si>
   <si>
-    <t>Лупач Александр</t>
+    <t>Michinyanu Petr</t>
   </si>
   <si>
-    <t>Ляпустин Юрий</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Мичиняну Петр</t>
+    <t>Sopilov Alexander</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Sychev Sergey</t>
   </si>
   <si>
-    <t>Сопилов Александр</t>
+    <t>Yurii Lyapustin</t>
   </si>
   <si>
-    <t>Сычев Сергей</t>
+    <t>Zhumashev Erlan</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Касьянов Андрей</t>
+    <t>Kas'anov Andrej</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Саитгафаров Рашит</t>
+    <t>Saitgafarov Rashit</t>
   </si>
   <si>
-    <t>Терентьев Виктор</t>
+    <t>Terentev Viktor</t>
   </si>
   <si>
-    <t>Якубов Мамур</t>
+    <t>Yakubov Mamur</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>2р</t>
   </si>
   <si>
     <t>3р</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нефтеюганск</t>
+    <t>Nefteyugansk</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>посёлок городского типа Белый Яр</t>
+    <t>posyolok gorodskogo tipa Bely Yar</t>
   </si>
   <si>
-    <t>Баку</t>
+    <t>Baku</t>
   </si>
   <si>
-    <t>Нижневартовск</t>
+    <t>Nizhnevartovsk</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
   <si>
-    <t>Лянтор</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Мегион</t>
+    <t>Megion</t>
   </si>
   <si>
-    <t>посёлок Нижнесортымский</t>
+    <t>posyolok Nizhnesortymskiy</t>
   </si>
   <si>
-    <t>посёлок городского типа Фёдоровский</t>
+    <t>posyolok gorodskogo tipa Fyodorovskiy</t>
   </si>
   <si>
-    <t>Когалым</t>
+    <t>Kogalym</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -941,155 +941,155 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="8">
         <v>1982</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>70</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="8">
-        <v>1973</v>
+        <v>1993</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="E18" s="9"/>
+      <c r="E18" s="9" t="s">
+        <v>65</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
-        <v>1979</v>
+        <v>1973</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="E19" s="9"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="8">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="8">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="8">
-        <v>1993</v>
+        <v>1985</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="8">
         <v>1969</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E24" s="9" t="s">
         <v>72</v>
       </c>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
     </row>
@@ -1159,51 +1159,51 @@
       </c>
       <c r="B28" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="8">
         <v>1989</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>59</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C29" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="8">
         <v>1987</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E30" s="9" t="s">
@@ -1222,194 +1222,194 @@
       </c>
       <c r="C31" s="8">
         <v>1976</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="8">
         <v>1979</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="8">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="8">
-        <v>1990</v>
+        <v>1972</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="8">
-        <v>1984</v>
+        <v>2009</v>
       </c>
       <c r="D35" s="8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="8">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C37" s="8">
-        <v>2009</v>
+        <v>1971</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C38" s="8">
-        <v>1991</v>
+        <v>1984</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C39" s="8">
-        <v>1971</v>
+        <v>1982</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C40" s="8">
         <v>1983</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>65</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
     </row>