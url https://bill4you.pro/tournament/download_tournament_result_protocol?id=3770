--- v0 (2025-12-25)
+++ v1 (2026-08-20)
@@ -20,162 +20,162 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>ФБС Рязанской области</t>
   </si>
   <si>
     <t>Открытое первенство "Одиночный шар" мальчики и девочки до 13 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>08.09.2024, ГАУ ДО РО "СШОР ЦСК", Россия, Рязанская область, Рязань, ул. Спортивная 19</t>
+    <t>08.09.2024, ГАУ ДО РО "СШОР ЦСК", Russian Federation, Ryazan Region, Ryazan region, ул. Спортивная 19</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Кузьмин Михаил</t>
+    <t>Kuzmin Mihail</t>
   </si>
   <si>
-    <t>Климов Ярослав</t>
+    <t>Klimov Yaroslav</t>
   </si>
   <si>
-    <t>Белоклоков Станислав</t>
+    <t>Beloklokov Stanislav</t>
   </si>
   <si>
-    <t>Заботин Дмитрий</t>
+    <t>Zabotin Dmitrij</t>
   </si>
   <si>
-    <t>Князева Алла</t>
+    <t>Knazeva Alla</t>
   </si>
   <si>
-    <t>Мироненко Алиса</t>
+    <t>Mironenko Alisa</t>
   </si>
   <si>
-    <t>Руденко Константин</t>
+    <t>Rudenko Konstantin</t>
   </si>
   <si>
-    <t>Сачкова Ксения</t>
+    <t>Sachkova Kseniya</t>
   </si>
   <si>
-    <t>Асаев Иван</t>
+    <t>Asaev Ivan</t>
   </si>
   <si>
-    <t>Денисов Тимур</t>
+    <t>Denisov Timur</t>
   </si>
   <si>
-    <t>Кузьмина Евгения</t>
+    <t>Kuz'mina Evgenia</t>
   </si>
   <si>
-    <t>Матвеев Михаил</t>
+    <t>Matveev Mihail</t>
   </si>
   <si>
-    <t>Брагин Павел</t>
+    <t>Bragin Pavel</t>
   </si>
   <si>
-    <t>Дроганов Станислав</t>
+    <t>Chibizov Yaroslav</t>
   </si>
   <si>
-    <t>Кочеткова Злата</t>
+    <t>Droganov Stanislav</t>
   </si>
   <si>
-    <t>Чибизов Ярослав</t>
+    <t>Kochetkova Zlata</t>
   </si>
   <si>
-    <t>Бушков Илья</t>
+    <t>Bushkov Ilya</t>
   </si>
   <si>
-    <t>Ефимов Гордей</t>
+    <t>Efimov Gordej</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>3юн</t>
   </si>
   <si>
     <t>2юн</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Рязань</t>
+    <t>Ryazan region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -896,91 +896,91 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>2015</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="8">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="8">
         <v>2017</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E24" s="9" t="s">