--- v0 (2025-12-16)
+++ v1 (2026-08-29)
@@ -20,156 +20,156 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Бильярдный клуб №1</t>
   </si>
   <si>
     <t xml:space="preserve">Комбинированная пирамида </t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>14.09.2024, Бильярдный клуб №1, Россия, ХМАО - Югра, Нягань, ул. Лазарева,  д. 1</t>
+    <t>14.09.2024, Бильярдный клуб №1, Russian Federation, KhMAO - Yugra, Nyagan, ул. Лазарева,  д. 1</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 6</t>
   </si>
   <si>
     <t>7 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Зарбазоя Владимир</t>
+    <t>Zarbazoya Vladimir</t>
   </si>
   <si>
-    <t>Третьяков Кирилл</t>
+    <t>Tretyakov Kirill</t>
   </si>
   <si>
-    <t>Шакиров Батырбек</t>
+    <t>Shakirov Batyrbek</t>
   </si>
   <si>
-    <t>Надымов Юлиан</t>
+    <t>Nadymov Yulian</t>
   </si>
   <si>
-    <t>Иванов Дмитрий</t>
+    <t>Ivanov Dmitriy</t>
   </si>
   <si>
-    <t>Маматов Бексултан</t>
+    <t>Mamatov Beksultan</t>
   </si>
   <si>
-    <t>Зарипов Рифат</t>
+    <t>Cherkashin Roman</t>
   </si>
   <si>
-    <t>Черкашин Роман</t>
+    <t>Zaripov Rifat</t>
   </si>
   <si>
-    <t>Афанасьев Василий</t>
+    <t>Afanasiev Vasya</t>
   </si>
   <si>
-    <t>Гаджиев Запир</t>
+    <t>Gadjiev Zapir</t>
   </si>
   <si>
-    <t>Мустафаев Вусал</t>
+    <t>Khanakaev Arsen</t>
   </si>
   <si>
-    <t>Ханакаев Арсен</t>
+    <t>Mustafaev Vusal</t>
   </si>
   <si>
-    <t>Айдаков Константин</t>
+    <t>Aidakov Konstantin</t>
   </si>
   <si>
-    <t>Дадабаев Руслан</t>
+    <t>Dadabaev Ruslan</t>
   </si>
   <si>
-    <t>Кузьминых Денис</t>
+    <t>Kuzminykh Denis</t>
   </si>
   <si>
-    <t>Новицкий Илья</t>
+    <t>Novitskiy Ilya</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Нягань</t>
+    <t>Nyagan</t>
   </si>
   <si>
-    <t>посёлок Унъюган</t>
+    <t>posyolok Unyugan</t>
   </si>
   <si>
-    <t>Ош</t>
+    <t>Osh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,71 +750,71 @@
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
         <v>1995</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
-        <v>1972</v>
+        <v>1992</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="8">
-        <v>1992</v>
+        <v>1972</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="8">
         <v>1996</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
@@ -830,71 +830,71 @@
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1985</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="8">
-        <v>1986</v>
+        <v>1991</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1981</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="9" t="s">