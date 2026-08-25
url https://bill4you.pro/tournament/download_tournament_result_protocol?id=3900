--- v0 (2025-12-19)
+++ v1 (2026-08-25)
@@ -20,411 +20,411 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Academia Billiards (Ташкент, ул Иззат)</t>
   </si>
   <si>
     <t>Любительский</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
-[...2 lines deleted...]
-    <t>21.09.2024, Academia Billiards (Ташкент, ул Иззат), Узбекистан, Ташкентская область, Ташкент, Яшнабадский район,  ул. Иззат,  д. 2</t>
+    <t>Final Protocol</t>
+  </si>
+  <si>
+    <t>21.09.2024, Academia Billiards (Ташкент, ул Иззат), Uzbekistan, Tashkent Region, Tashkent, Яшнабадский район,  ул. Иззат,  д. 2</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 16</t>
   </si>
   <si>
     <t>17 - 32</t>
   </si>
   <si>
     <t>33 - 47</t>
   </si>
   <si>
     <t>49 - 63</t>
   </si>
   <si>
     <t>65 - 84</t>
   </si>
   <si>
     <t>97 - 101</t>
   </si>
   <si>
-    <t>Главный судья</t>
-[...296 lines deleted...]
-    <t>г.р.</t>
+    <t>Main referee</t>
+  </si>
+  <si>
+    <t>Chief Secretary</t>
+  </si>
+  <si>
+    <t>Referee</t>
+  </si>
+  <si>
+    <t>Player</t>
+  </si>
+  <si>
+    <t>Shokirov Shahzod</t>
+  </si>
+  <si>
+    <t>Shukurullo Dadaboev</t>
+  </si>
+  <si>
+    <t>Atabaev Ulugbek</t>
+  </si>
+  <si>
+    <t>Mirzaev Bahrom</t>
+  </si>
+  <si>
+    <t>Abdutolibov Rahmatilla</t>
+  </si>
+  <si>
+    <t>Dusmatov Zhahongir</t>
+  </si>
+  <si>
+    <t>Mirahmedov Mirkamol</t>
+  </si>
+  <si>
+    <t>Tursunov Alisher</t>
+  </si>
+  <si>
+    <t>Hamidhuzhaev Azizbek</t>
+  </si>
+  <si>
+    <t>Honsaidov Abduhakim</t>
+  </si>
+  <si>
+    <t>Ismoilov Farhod</t>
+  </si>
+  <si>
+    <t>Mansurov Abdumannob</t>
+  </si>
+  <si>
+    <t>Nurmuhamedov Nodirzhon</t>
+  </si>
+  <si>
+    <t>Ortikov Sunnat</t>
+  </si>
+  <si>
+    <t>Sharofiddinov Asliddin</t>
+  </si>
+  <si>
+    <t>Tuhtaev Sherzod</t>
+  </si>
+  <si>
+    <t>Askarov Bobir</t>
+  </si>
+  <si>
+    <t>Atabaev Dzhavdad</t>
+  </si>
+  <si>
+    <t>Bazarbaev Aziz</t>
+  </si>
+  <si>
+    <t>Duysibaev Nursulton</t>
+  </si>
+  <si>
+    <t>Habirhanov Tohir</t>
+  </si>
+  <si>
+    <t>Hamidov Begzod</t>
+  </si>
+  <si>
+    <t>Hodzhaev Zhohongir</t>
+  </si>
+  <si>
+    <t>Hudzhanov Buned</t>
+  </si>
+  <si>
+    <t>Kenzhaev Abdusamad</t>
+  </si>
+  <si>
+    <t>Mahmudov Furkad</t>
+  </si>
+  <si>
+    <t>Pulatov Kodir</t>
+  </si>
+  <si>
+    <t>Shukurov Bobir</t>
+  </si>
+  <si>
+    <t>Tadzhiev Azizbek</t>
+  </si>
+  <si>
+    <t>Temirhonov Ayubhon</t>
+  </si>
+  <si>
+    <t>Yuldashev Azizbek</t>
+  </si>
+  <si>
+    <t>Zohidov Sobir</t>
+  </si>
+  <si>
+    <t>Aripov Fahriddin</t>
+  </si>
+  <si>
+    <t>Bahromov Firdavs</t>
+  </si>
+  <si>
+    <t>Boltaboev Aziz</t>
+  </si>
+  <si>
+    <t>Dzhalilov Hamidullo</t>
+  </si>
+  <si>
+    <t>Hamzaev Dzhaloliddin</t>
+  </si>
+  <si>
+    <t>Hurmamatov Nodir</t>
+  </si>
+  <si>
+    <t>Ibrgimov Ilhom</t>
+  </si>
+  <si>
+    <t>Inoyatov Komil</t>
+  </si>
+  <si>
+    <t>Karimov Abdulatif</t>
+  </si>
+  <si>
+    <t>Lim Valeriy</t>
+  </si>
+  <si>
+    <t>Mirkomilov Miraziz</t>
+  </si>
+  <si>
+    <t>Shadzhalilov Sarvar</t>
+  </si>
+  <si>
+    <t>Shayakubov Shorasul</t>
+  </si>
+  <si>
+    <t>zhuraboev Sanzhar</t>
+  </si>
+  <si>
+    <t>Zufarov Ulugbek</t>
+  </si>
+  <si>
+    <t>Abduhakimov Abdulaziz</t>
+  </si>
+  <si>
+    <t>Anvarov Diyor</t>
+  </si>
+  <si>
+    <t>Azimov Prohor</t>
+  </si>
+  <si>
+    <t>Azizov Abdumalik</t>
+  </si>
+  <si>
+    <t>Ergashev Asadbek</t>
+  </si>
+  <si>
+    <t>fozilzhonov Ibrohim</t>
+  </si>
+  <si>
+    <t>Hodzhaev Fazliddin</t>
+  </si>
+  <si>
+    <t>Kosimov Habibullo</t>
+  </si>
+  <si>
+    <t>Masaliev Bohodir</t>
+  </si>
+  <si>
+    <t>Toshpulatov Sardor</t>
+  </si>
+  <si>
+    <t>Tuhtaniezov Ruslan</t>
+  </si>
+  <si>
+    <t>Usmonov Rustam</t>
+  </si>
+  <si>
+    <t>Yusupov Abzal</t>
+  </si>
+  <si>
+    <t>Yusupov Fazliddin</t>
+  </si>
+  <si>
+    <t>Yusupov Odildzhon</t>
+  </si>
+  <si>
+    <t>Abdullaev Iskandar</t>
+  </si>
+  <si>
+    <t>Abdurahmonov Dilmurod</t>
+  </si>
+  <si>
+    <t>Ashirmetov Sherzod</t>
+  </si>
+  <si>
+    <t>Beshimov Evgeniy</t>
+  </si>
+  <si>
+    <t>Ergashev Ahror</t>
+  </si>
+  <si>
+    <t>Erkinov Muhammadrizo</t>
+  </si>
+  <si>
+    <t>Halilov Husan</t>
+  </si>
+  <si>
+    <t>Holmatov Bahrom</t>
+  </si>
+  <si>
+    <t>Huzhanazarov Ibrohim</t>
+  </si>
+  <si>
+    <t>Lutfullaev Zhalol</t>
+  </si>
+  <si>
+    <t>Mirtursunov Miraziz</t>
+  </si>
+  <si>
+    <t>Rasulov Abdurashid</t>
+  </si>
+  <si>
+    <t>Rasulov Bohodir</t>
+  </si>
+  <si>
+    <t>Saidahmedov Shuhrat</t>
+  </si>
+  <si>
+    <t>Sattihanov Sarvar</t>
+  </si>
+  <si>
+    <t>Sobirov Abduhaeim</t>
+  </si>
+  <si>
+    <t>Sobirov Donier</t>
+  </si>
+  <si>
+    <t>Umarbekov Farhodbek</t>
+  </si>
+  <si>
+    <t>Yusupov Ruslan</t>
+  </si>
+  <si>
+    <t>achilov akrom</t>
+  </si>
+  <si>
+    <t>aliev Murod</t>
+  </si>
+  <si>
+    <t>Kodirov Dilmurod</t>
+  </si>
+  <si>
+    <t>Kukcha Komoliddin</t>
+  </si>
+  <si>
+    <t>Shomansurov Davron</t>
+  </si>
+  <si>
+    <t>Ahmedov Bahtier</t>
+  </si>
+  <si>
+    <t>Ishakov Bobur</t>
+  </si>
+  <si>
+    <t>Kayumov Narimon</t>
+  </si>
+  <si>
+    <t>Musazhonov Zohid</t>
+  </si>
+  <si>
+    <t>Oripov Akmal</t>
+  </si>
+  <si>
+    <t>Rihsihuzhaev Azamat</t>
+  </si>
+  <si>
+    <t>Sadikov Ravshan</t>
+  </si>
+  <si>
+    <t>Sagatov Alisher</t>
+  </si>
+  <si>
+    <t>Yun Lionid</t>
+  </si>
+  <si>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>Город</t>
-[...14 lines deleted...]
-    <t>Джизак</t>
+    <t>City</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>Urban Settlement of Yangibazar</t>
+  </si>
+  <si>
+    <t>Namangan</t>
+  </si>
+  <si>
+    <t>Kokand</t>
+  </si>
+  <si>
+    <t>Jizzakh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1065,171 +1065,171 @@
       </c>
       <c r="B16" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="8">
         <v>2024</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="8">
-        <v>1979</v>
+        <v>2024</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E19" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="8">
-        <v>2024</v>
+        <v>1979</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
         <v>2024</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="8">
-        <v>2024</v>
+        <v>2005</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="8">
-        <v>2005</v>
+        <v>2024</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8">
         <v>2024</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E24" s="9" t="s">
@@ -1325,131 +1325,131 @@
       </c>
       <c r="B29" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="8">
         <v>2024</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="8">
-        <v>1987</v>
+        <v>2024</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="8">
-        <v>1982</v>
+        <v>2024</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="8">
         <v>2024</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="8">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="D33" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="8">
-        <v>2024</v>
+        <v>1982</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="8">
         <v>2024</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="9" t="s">
@@ -1465,91 +1465,91 @@
       </c>
       <c r="B36" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="8">
         <v>2024</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E36" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="8">
-        <v>2024</v>
+        <v>1968</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="8">
-        <v>2024</v>
+        <v>1985</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="8">
-        <v>1985</v>
+        <v>2024</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E39" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C40" s="8">
         <v>2024</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="9" t="s">
@@ -1625,51 +1625,51 @@
       </c>
       <c r="B44" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="8">
         <v>2024</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="8">
-        <v>1984</v>
+        <v>2024</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E45" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="8">
         <v>2024</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E46" s="9" t="s">
@@ -1745,151 +1745,151 @@
       </c>
       <c r="B50" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C50" s="8">
         <v>2024</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E50" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C51" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E51" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C52" s="8">
         <v>2024</v>
       </c>
       <c r="D52" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="1"/>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C53" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D53" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E53" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" s="1"/>
       <c r="H53" s="1"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C54" s="8">
-        <v>2024</v>
+        <v>1984</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="8">
         <v>2024</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E55" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="8">
-        <v>2024</v>
+        <v>1990</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E56" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="8">
         <v>2000</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E57" s="9" t="s">
@@ -1905,57 +1905,57 @@
       </c>
       <c r="B58" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C58" s="8">
         <v>2024</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="8">
-        <v>1994</v>
+        <v>2024</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E59" s="9" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C60" s="8">
         <v>2024</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E60" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
     </row>
@@ -1965,57 +1965,57 @@
       </c>
       <c r="B61" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="8">
         <v>2024</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E61" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="1"/>
       <c r="H61" s="1"/>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="8">
-        <v>2024</v>
+        <v>1994</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>72</v>
       </c>
       <c r="C63" s="8">
         <v>2024</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E63" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" s="1"/>
       <c r="H63" s="1"/>
     </row>
@@ -2085,71 +2085,71 @@
       </c>
       <c r="B67" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C67" s="8">
         <v>2024</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E67" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="1"/>
       <c r="H67" s="1"/>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C68" s="8">
-        <v>1980</v>
+        <v>2024</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="1"/>
       <c r="H68" s="1"/>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C69" s="8">
-        <v>2024</v>
+        <v>1980</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E69" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" s="1"/>
       <c r="H69" s="1"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C70" s="8">
         <v>2024</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E70" s="9" t="s">
@@ -2242,274 +2242,274 @@
     <row r="75" spans="1:8">
       <c r="A75" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C75" s="8">
         <v>2024</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E75" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" s="1"/>
       <c r="H75" s="1"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="C76" s="8">
         <v>2024</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E76" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" s="1"/>
       <c r="H76" s="1"/>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C77" s="8">
-        <v>2024</v>
+        <v>2023</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E77" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" s="1"/>
       <c r="H77" s="1"/>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C78" s="8">
         <v>2024</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E78" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C79" s="8">
-        <v>1993</v>
+        <v>2024</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E79" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C80" s="8">
         <v>2024</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E80" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="C81" s="8">
         <v>2024</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E81" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" s="1"/>
       <c r="H81" s="1"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C82" s="8">
-        <v>1986</v>
+        <v>2024</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E82" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" s="1"/>
       <c r="H82" s="1"/>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C83" s="8">
         <v>2024</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E83" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C84" s="8">
-        <v>2024</v>
+        <v>1993</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E84" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C85" s="8">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E85" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C86" s="8">
         <v>2024</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E86" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C87" s="8">
-        <v>2024</v>
+        <v>1986</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E87" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" s="1"/>
       <c r="H87" s="1"/>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C88" s="8">
         <v>2024</v>
       </c>
       <c r="D88" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E88" s="9" t="s">
@@ -2530,71 +2530,71 @@
         <v>2024</v>
       </c>
       <c r="D89" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E89" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" s="1"/>
       <c r="H89" s="1"/>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C90" s="8">
         <v>2024</v>
       </c>
       <c r="D90" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="E90" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E90" s="9"/>
       <c r="F90" s="1"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C91" s="8">
         <v>2024</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="E91" s="9"/>
+      <c r="E91" s="9" t="s">
+        <v>118</v>
+      </c>
       <c r="F91" s="1"/>
       <c r="G91" s="1"/>
       <c r="H91" s="1"/>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C92" s="8">
         <v>2024</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>115</v>
       </c>
       <c r="E92" s="9" t="s">
         <v>118</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="H92" s="1"/>
     </row>
     <row r="93" spans="1:8">