--- v0 (2025-12-13)
+++ v1 (2026-08-24)
@@ -20,177 +20,177 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Бильярдный клуб Russkий</t>
   </si>
   <si>
     <t>Детский кубок "Своя лига" среди юношей до 16 лет</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>28.09.2024, Бильярдный клуб Russkий, Россия, Омская область, Омск, г. Омск  ул. Красный Путь,  59</t>
+    <t>28.09.2024, Бильярдный клуб Russkий, Russian Federation, Omsk Region, Omsk, г. Омск  ул. Красный Путь,  59</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Демышев Артём</t>
+    <t>Demyshev Artem</t>
   </si>
   <si>
-    <t>Барсуков Григорий</t>
+    <t>Barsukov Grigorij</t>
   </si>
   <si>
-    <t>Кириллов Матвей</t>
+    <t>Kirillov Matvej</t>
   </si>
   <si>
-    <t>Тимофеев Макар</t>
+    <t>Timofeev Makar</t>
   </si>
   <si>
-    <t>Громов Андрей</t>
+    <t>Dolnykov Artemij</t>
   </si>
   <si>
-    <t>Долныков Артемий</t>
+    <t>Gromov Andrey</t>
   </si>
   <si>
-    <t>Ненев Глеб</t>
+    <t>Nenev Gleb</t>
   </si>
   <si>
-    <t>Ричковский Денис</t>
+    <t>Rickovskij Denis</t>
   </si>
   <si>
-    <t>Атнеев Арсений</t>
+    <t>Atneev Arseniy</t>
   </si>
   <si>
-    <t>Джафаров Ясин</t>
+    <t>Dzhafarov Yasin</t>
   </si>
   <si>
-    <t>Зверь Богдан</t>
+    <t>Sokolov Yuriy</t>
   </si>
   <si>
-    <t>Соколов Юрий</t>
+    <t>Zver' Bogdan</t>
   </si>
   <si>
-    <t>Беленков Денис</t>
+    <t>Belenkov Denis</t>
   </si>
   <si>
-    <t>Лахтин Михаил</t>
+    <t>Lahtin Mihail</t>
   </si>
   <si>
-    <t>Ричковский Алексей</t>
+    <t>Rickovskij Aleksej</t>
   </si>
   <si>
-    <t>Стексов Серафим</t>
+    <t>Steksov Serafim</t>
   </si>
   <si>
-    <t>Игнатченко Кирилл</t>
+    <t>Ignatchenko Kirill</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
     <t>1р</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>2р</t>
+  </si>
+  <si>
     <t>3р</t>
   </si>
   <si>
-    <t>2р</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Novosibirsk</t>
   </si>
   <si>
-    <t>Новосибирск</t>
+    <t>Omsk</t>
   </si>
   <si>
-    <t>Омск</t>
+    <t>Verkhnyaya Salda</t>
   </si>
   <si>
-    <t>Верхняя Салда</t>
+    <t>Lyantor</t>
   </si>
   <si>
-    <t>Лянтор</t>
-[...2 lines deleted...]
-    <t>Тюмень</t>
+    <t>Tyumen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -731,71 +731,71 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="8">
         <v>2010</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
         <v>2010</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
@@ -834,151 +834,151 @@
       </c>
       <c r="C16" s="8">
         <v>2011</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="8">
         <v>2010</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="8">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="D18" s="8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="8">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="D19" s="8" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="8">
         <v>2009</v>
       </c>
       <c r="D20" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="8">
         <v>2011</v>
       </c>
       <c r="D21" s="8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="8">
         <v>2009</v>
       </c>
       <c r="D22" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="8">
         <v>2008</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="9" t="s">
         <v>43</v>
       </c>
       <c r="F23" s="1"/>