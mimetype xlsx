--- v0 (2025-12-24)
+++ v1 (2026-08-27)
@@ -20,165 +20,165 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>СФБС «Олимп»</t>
   </si>
   <si>
     <t>Чемпионат города среди мужчин (40 лет и старше)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.10.2024, МАУ ДО СШОР «Олимп», Россия, ХМАО - Югра, Сургут, ул. Мелик-Карамова,  12</t>
+    <t>05.10.2024, МАУ ДО СШОР «Олимп», Russian Federation, KhMAO - Yugra, Khanty-Mansi Autonomous Okrug, ул. Мелик-Карамова,  12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
     <t>17 - 18</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Крюков Кирилл</t>
+    <t>Kryukov Kirill</t>
   </si>
   <si>
-    <t>Короткий Александр</t>
+    <t>Korotkyay Aleksandr</t>
   </si>
   <si>
-    <t>Молодых Милена</t>
+    <t>Molodykh Milena</t>
   </si>
   <si>
-    <t>Рой Виктор</t>
+    <t>Roj Viktor</t>
   </si>
   <si>
-    <t>Георгиев Роман</t>
+    <t>Egorov Andrey</t>
   </si>
   <si>
-    <t>Егоров Андрей</t>
+    <t>Georgiev Roman</t>
   </si>
   <si>
-    <t>Кобылянский Виталий</t>
+    <t>Kobylyanskiy Vitaliy</t>
   </si>
   <si>
-    <t>Шишкин Сергей</t>
+    <t>Schischkin Sergei</t>
   </si>
   <si>
-    <t>Айсаев Абдулазиз</t>
+    <t>Aisaev Abdylaziz</t>
   </si>
   <si>
-    <t>Букреева Татьяна</t>
+    <t>Bukreeva Tatiana</t>
   </si>
   <si>
-    <t>Голов Дмитрий</t>
+    <t>Golov Dmitriy</t>
   </si>
   <si>
-    <t>Кузнецова Елена</t>
+    <t>Kuznecova Elena</t>
   </si>
   <si>
-    <t>Кириленко Артём</t>
+    <t>Kirilenko Artem</t>
   </si>
   <si>
-    <t>Ниёзов Руслан</t>
+    <t>Niyozov Ruslan</t>
   </si>
   <si>
-    <t>Сычев Сергей</t>
+    <t>Sychev Sergey</t>
   </si>
   <si>
-    <t>Узун Ирина</t>
+    <t>Uzun Irina</t>
   </si>
   <si>
-    <t>Афанасьев Евгений</t>
+    <t>Afanasev Evgeniy</t>
   </si>
   <si>
-    <t>Хачатуров Юрий</t>
+    <t>Hachaturov Yuriy</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
     <t>______________________</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>КМС</t>
   </si>
   <si>
-    <t>1р</t>
+    <t>2р</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Сургут</t>
+    <t>Khanty-Mansi Autonomous Okrug</t>
   </si>
   <si>
-    <t>Москва</t>
+    <t>Moscow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -719,74 +719,74 @@
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8">
         <v>1981</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="8">
-        <v>1973</v>
+        <v>1968</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="8">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="D13" s="8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="8">
         <v>1982</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F14" s="1"/>
@@ -822,51 +822,51 @@
       </c>
       <c r="C16" s="8">
         <v>1983</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="8">
         <v>1979</v>
       </c>
       <c r="D17" s="8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>1983</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="1"/>
@@ -899,51 +899,51 @@
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="8">
         <v>1980</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="8">
-        <v>2025</v>
+        <v>1983</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="9" t="s">
         <v>39</v>
       </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="8">
         <v>1971</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="9" t="s">