--- v0 (2025-12-19)
+++ v1 (2026-08-28)
@@ -20,150 +20,150 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>ФБС Республики Татарстан</t>
   </si>
   <si>
     <t>Турнир ветеранов "Свободная пирамида" (71+ вг)</t>
   </si>
   <si>
-    <t>Итоговый протокол</t>
+    <t>Final Protocol</t>
   </si>
   <si>
-    <t>05.10.2024, БК 12 ФУТОВ, Россия, Республика Татарстан (Татарстан), Казань, ул.Волкова 60/12</t>
+    <t>05.10.2024, БК 12 ФУТОВ, Russian Federation, Republic of Tatarstan, City of Kazan, ул.Волкова 60/12</t>
   </si>
   <si>
     <t>bill4you.pro</t>
   </si>
   <si>
-    <t>Место</t>
+    <t>Place</t>
   </si>
   <si>
     <t>5 - 8</t>
   </si>
   <si>
     <t>9 - 12</t>
   </si>
   <si>
     <t>13 - 16</t>
   </si>
   <si>
-    <t>Главный судья</t>
+    <t>Main referee</t>
   </si>
   <si>
-    <t>Главный секретарь</t>
+    <t>Chief Secretary</t>
   </si>
   <si>
-    <t>Судья</t>
+    <t>Referee</t>
   </si>
   <si>
-    <t>Спортсмен</t>
+    <t>Player</t>
   </si>
   <si>
-    <t>Сычевский Владимир</t>
+    <t>Sycevskij Vladimir</t>
   </si>
   <si>
-    <t>Павлов Ринат</t>
+    <t>Pavlov Rinat</t>
   </si>
   <si>
-    <t>Терентьев Альберт</t>
+    <t>Terent'ev Al'bert</t>
   </si>
   <si>
-    <t>Юпатов Юрий</t>
+    <t>Upatov Urij</t>
   </si>
   <si>
-    <t>Баландин Юрий</t>
+    <t>Balandin Urij</t>
   </si>
   <si>
-    <t>Галиуллин Альберт</t>
+    <t>Fomin Urij</t>
   </si>
   <si>
-    <t>Мухарлямов Роберт</t>
+    <t>Galiullin Al'bert</t>
   </si>
   <si>
-    <t>Фомин Юрий</t>
+    <t>Muharlamov Robert</t>
   </si>
   <si>
-    <t>Ахметзянов Фарид</t>
+    <t>Ahmetzanov Farid</t>
   </si>
   <si>
-    <t>Данчин Виктор</t>
+    <t>Dancin Viktor</t>
   </si>
   <si>
-    <t>Моряков Вячеслав</t>
+    <t>Moryakov Vyacheslav</t>
   </si>
   <si>
-    <t>Обносов Юрий</t>
+    <t>Obnosov Urij</t>
   </si>
   <si>
-    <t>Данчин Михаил</t>
+    <t>Dancin Mihail</t>
   </si>
   <si>
-    <t>Мубаракшин Равиль</t>
+    <t>Mubaraksin Ravil'</t>
   </si>
   <si>
-    <t>Толстой Игорь</t>
+    <t>Tolstoj Igor'</t>
   </si>
   <si>
-    <t>Юсупов Валерий</t>
+    <t>Usupov Valerij</t>
   </si>
   <si>
-    <t>г.р.</t>
+    <t>born in</t>
   </si>
   <si>
-    <t>Шибаев Олег</t>
+    <t>Sibaev Oleg</t>
   </si>
   <si>
-    <t>Сайфутдинов Айдар</t>
+    <t>Sajfutdinov Ajdar</t>
   </si>
   <si>
-    <t>зв.</t>
+    <t>rank</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>Город</t>
+    <t>City</t>
   </si>
   <si>
-    <t>Казань</t>
+    <t>City of Kazan</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="6">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="1"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -724,91 +724,91 @@
       </c>
       <c r="B12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="8">
         <v>1947</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="8">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="8">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="8">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="8">
         <v>1948</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="9" t="s">